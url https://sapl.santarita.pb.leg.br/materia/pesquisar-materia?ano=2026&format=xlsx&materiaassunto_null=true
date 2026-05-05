--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -10,104 +10,131 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="202">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Epitácio Viturino</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2408/014_-projeto_de_decreto_legislativo_nilton.doc</t>
+  </si>
+  <si>
+    <t>Fica Concedido o Título de Cidadão Santa ritense ao Senhor Nilton  Claudino da Silva, considerando os relevantes serviços prestados nos movimentos comunitários e nos conselhos deste Município de Santa Rita/PB;</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2409/015.2026_-projeto_de_decreto_legislativo__diva.doc</t>
+  </si>
+  <si>
+    <t>Concedido o Título de Cidadã Santa ritense a Senhora Maria Diva  de Medeiros Monteiro, em reconhecimento aos relevantes serviços prestados ao município de Santa Rita/PB, como chefe do Cartório da 2ª Zona Eleitoral;</t>
+  </si>
+  <si>
     <t>2364</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Clóvis de Loi</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE PROIBIÇÃO DO DESCARTE DE LIXO, ENTULHOS DE OBRAS OU OUTROS MATERIAIS INSERVIVEIS EM VIAS PUBLICAS OU IMOVEIS PRIVADOS DO MUNICIPIO DE SANTA RITA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2365</t>
-  </si>
-[...1 lines deleted...]
-    <t>2</t>
   </si>
   <si>
     <t>Francisco Queiroga</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Semana Municipal do Cicloturismo” no Município de Santa Rita e dá outras providências”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lemoel Ludovico</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI ANTHONY CARLOS; Dispõe sobre a criação do Programa Censo TEA para a Inclusão de Pessoas com  Transtorno do Espectro Autista.</t>
   </si>
@@ -199,96 +226,453 @@
     <t>JACKSON ALVINO</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2373/abertura_de_credito_fms_pl_-_007.2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2374/midia_incentivo_saude_pl_-_264.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE SANTA RITA-PB, O INCENTIVO ADICIONAL DO COMPONENTE DE_x000D_
 QUALIDADE, EM PARCELA ÚNICA, RELACIONADO À NOVA METODOLOGIA DE COFINANCIAMENTO_x000D_
 FEDERAL DO PISO DA ATENÇÃO PRIMÁRIA À SAÚDE, DESTINADO AOS SERVIDORES PÚBLICOS ESTATUTÁRIOS, COMISSIONADOS E PRESTADORES DE SERVIÇOS MUNICIPAIS DAS EQUIPES QUE_x000D_
 ATUAM NA ATENÇÃO PRIMÁRIA DA SECRETARIA MUNICIPAL DE SAÚDE (SMS), NOS TERMOS DA_x000D_
 PORTARIA GM/MS Nº 3.493/2024 e PORTARIA GM/MS Nº 7.799/2025, DO MINISTÉRIO DA SAÚDE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2377/pl-_248.2025_-_autoriza_abertura_de_credito_vaat.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2378/pl-_265.2025_parceria_publico_privado_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DE PARCERIAS PÚBLICO-PRIVADAS (PPP) NO MUNICÍPIO DE SANTA RITA/PB E ADOTA OUTRAS PROVIDÊNCIA.</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2383/pl_-_001.2026-_dispoe_sobre_a_transparencia_na_execucao_de_emendas.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência, divulgação, controle e acompanhamento da execução de emendas parlamentares destinadas ao Município de Santa Rita – PB, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2384/pl_-_234.2025_ficha_limpa.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a vedação de nomeação para cargos em comissão, funções gratificadas ou de confiança, no âmbito da Administração Pública Direta e Indireta do Município de Santa Rita/PB, de pessoas que tenham sido condenadas, em decisão transitada em julgado ou proferida por órgão judicial colegiado, pela prática de determinados crimes, estabelecendo a denominada “Lei da Ficha Limpa Municipal.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>David Santana</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_-_005.2025_-_diagnostico_municipal.pdf.docx</t>
+  </si>
+  <si>
+    <t>Institui o Diagnóstico Municipal Permanente da Insegurança Alimentar e Nutricional no Município de Santa Rita, com a finalidade de identificar, monitorar e divulgar a situação de fome e insegurança alimentar da população, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_-_261.2025_multa_para_queima_de_lixo_2025.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA AO CIDADÃO OU CIDADÃ QUE FOR FLAGRADO JOGANDO OU QUEIMANDO LIXO OU ENTULHO NOS LOGRADOUROS PÚBLICOS OU PRIVADOS, BEM COMO TERRENOS PRÓPRIOS, BALDIOS E/OU PRIVADOS DE TERCEIROS NO MUNICÍPIO DE SANTA RITA/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação da Escola Municipal de Ensino Fundamental Antônio Ferreira Nunes para Escola Municipal de Ensino Fundamental Professora Helena Isaura Guerra, no Município de Santa Rita – PB, e estabelece providências administrativas para a Secretaria Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2026, AUTORIZA O REMANEJAMENTO, A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE DOTAÇÕES ORÇAMENTÁRIAS, NOS TERMOS DO ART. 167,_x000D_
+INCISO VI, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_-_032.2026_banco_do_brasil.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2404/pl_-_031.2026_programa_municipal_de_ensino.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À FORMAÇÃO DE PROFISSIONAIS PARA O SISTEMA ÚNICO DE SAÚDE (SUS), POR MEIO DA CONCESSÃO DE BOLSAS PARA ATIVIDADES DE RESIDÊNCIA EM SAÚDE, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2405/pl_-_033.2026_abertura_de_credito_camara.pdf</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2406/pl_-_035.2026_concessao_de_vereadores_e_servidores.docx</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de diárias aos Vereadores e aos Servidores da Câmara Municipal de Santa Rita - PB, e dá outras Providencias”.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2407/pl_-_036.2026_-_acs_e_ace.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO_x000D_
+MUNICIPIO DE SANTA RITA-PB A PARTIR DE JANEIRO DE 2026, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2410/pl_-_024.2026_abertura_de_credito_assistencia_1.pdf</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2411/pl_-_026.2026_-__conselho_do_turismo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO (COMTUR) E DA CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO (FUMTUR) DO MUNICÍPIO DE SANTA RITA/PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2375</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL PARA PROMOVER O REAJUSTE ANUAL DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste Salarial de 5,4% aos membros do Magistério Público Municipal a partir de Janeiro de 2026, Define o Valor da GEAD, e Adota outras Providências.</t>
   </si>
   <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2380/plc-006.2026__abertura_de_credito_loa.pdf</t>
+  </si>
+  <si>
     <t>2287</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2287/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-089-em-06.01.2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 1º, incisos I e II e § 2º ao artigo 14, altera o inciso III, do artigo 27, altera o art. 87, e acrescenta os §§§ 1º, 2º e 3º, incisos I, II, III, acrescenta os §§ 1º, 2º e 3° ao artigo 93, altera o artigo 95, acrescenta o inciso IV ao artigo 218, altera e acrescenta os §§ 1º e 2º ao artigo 226, todos da Resolução nº 013/2018 e suas alterações, que estabelece o Regimento Interno da Câmara Municipal de Santa Rita/PB e dá outras providências.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2289/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-090-em-07.01.2026.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos da Resolução nº 001/2026 que alteram a Resolução nº 013/2018 (Regimento Interno da CMSR) e adota outras providências.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>Jaqueline Justino</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2389/resolucao_jaqueline_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução que concede licença parlamentar a vereadora Jaqueline Justino para exercer o cargo de secretário no Município de santa Rita e dota outras providências.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2390/resolucao_cicero_medeiro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução que concede licença parlamentar a vereadora Cicero Medeiros para exercer o cargo de secretário no Município de santa Rita e dota outras providências.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2402/resolucao_005.2026_altera_disp._001.2026_e_002.2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera e revoga DISPOSITIVOS DA RESOLUÇÃO Nº 001/2022 E da Resolução nº 002/2024 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2381/veto_a_pl_-_175.2025_mantido.pdf</t>
+  </si>
+  <si>
+    <t>Veto do Poder Executivo as Emendas de nº 001/2025 e 002/2025 ao Projeto de Lei nº 175/2025 (Lei de Diretrizes Orçamentaria– LDO 2026).</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2382/veto_a_pl_-174.2025_mantido.pdf</t>
+  </si>
+  <si>
+    <t>Votação do veto do Poder Executivo as emendas de nº 32 – 38 - 57. ao Projeto de Lei nº 174/2025 (Lei de Orçamentárias Anual– LOA 2026).</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>Req</t>
+  </si>
+  <si>
+    <t>Requerimento Parlamentar</t>
+  </si>
+  <si>
+    <t>Anésio Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2391/req_01_anesio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, através da Secretaria de Saúde a implantação de um Laboratório Municipal de Analises Clinicas no Bairro Tibiri II.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2392/req.02-anesio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, através da Secretaria de Assistência Social, a implantação de um CRAS no Bairro Heitel Santiago.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2393/req_03_anesio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, e a Secretaria de Educação, que seja implantada um nova unidade da Escola Cívico Militar, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>Anderson Liberato</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2394/req30_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a realização de manutenção e reforma geral da Praça dos_x000D_
+Quiosques em Tibiri II, nos padrões que estão sendo praticados pela administração. A Praça necessita de recuperação da quadra esportiva, substituição da iluminação por LED, troca das telas de proteção da quadra, reforma da caixa d'água, instalação de bancos, pintura geral, recuperação em alvenaria dos pisos danificados, locais de acessibilidade, limpeza geral e retirada do esgoto a céu aberto.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2395/req_31_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB  Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a realização do calçamento/pavimentação e saneamento básico de todas as ruas de Lerolândia.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2396/req.32_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o Sr KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a realização da reforma geral, manutenção e melhorias nas instalações do mercado público de Tibiri II. O mercado público de Tibiri necessita de reforma nos banheiros, recuperação do calçamento/pavimentação, saneamento básico, pavimentação no entorno do acondicionamento do lixo, reposição de telhas na cobertura da feira, recuperação estrutural alvenaria e metálica, pontos de acessibilidade, drenagem e troca das instalações elétricas.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2397/req_33_lemoell.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso l, 143 inciso X, depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional de Santa Rita PB, Jackson Alvino da Costa, e em seguida para o secretário Klelyson keyller Batista Leite. Que inclua no seu calendário de obras a Pavimentação em asfalto nas seguintes ruas: R._x000D_
+Hermenegildo Gomes e Av. João Firmino de Lima - no Loteamento Plano de Vida no bairro de tibiri II, Santa Rita.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2398/req.34_lemoell.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO NA FORMA REGIMENTAL NOS ARTIGOS 140, 142 INCISO I,143 INCISO X, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO AO PREFEITO CONSTITUCIONAL DE SANTA RITA -PB, JACKSON ALVINO DA COSTA, E EM SEGUIDA A SEINFRA E A SEMOB. QUE SE FAÇA UM ESTUDO PARA VIABILIZAR CONTRUÇÃO DE DUAS LOMBADAS OU REDUTORES DE VELOCIDADE NA RUA: ANIBAL MOURA, BAIRRO JARDINS- NAS PROXIMIDADES DA EMPRESA MULTIGIRO N° 548 E NA LATERAL DA ESCOLA TIRADENTES.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2399/req.35_lemoell.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO NA FORMA REGIMENTAL NOS ARTIGOS 140, 14 INCISO I, 143 INCISO X, DEPOIS DE OUVIDO O PLENARIO, QUE SEJA ENVIADO AO PREFEITO CONSTITUCIONAL DE SANTA RITA-PB, JACKSON ALVINO DA COSTA, E EM SEGUIDA A SEINFRA E A SEMOB, QUE SE FAÇA UM ESTUDO PARA VIABILIZAR A CONSTRUÇÃO DE DUAS LOMBADAS OU REDUTORES DE VELOCIDADE, RUA: BARÃO ADAUTO LÚCIO CARDOSO, NA ENTRADA DO BAIRRO NAELSON PANTA JUNIOR, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2400/req.64-_jaqueline.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja encaminhado expediente ao Excelentíssimo Senhor_x000D_
+Prefeito Constitucional de Santa Rita PB Jackson Alvino da Costa, bem como à_x000D_
+Secretaria Municipal de Educação, na pessoa da Senhora Andreza Alves e a_x000D_
+Secretaria de Infraestrutura Obras e Serviços Públicos Senhor Klelyson Keyller Batista Leite, solicitando a refOrma e adequação da quadra poliesportiva da Escola Municipal Padre João Félix, localizada no bairro do Açude, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2401/req_63_jaqueline.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja encaminhado expediente ao Ilustríssimo Prefeito Constitucional de Santa Rita PB, Senhor Jackson Alvino da Costa, que determine ao secretário de Infraestrutura, obras e serviços públicos, Senhor Klelyson Keyller Batista Leite, à execução de estudo técnico visando a realização de obras de calçamento em paralelepípedo, da rua General Diogo Flores localizada no Paulo_x000D_
+VI, no bairro Popular neste município</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -592,56 +976,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2367/pl_-_186_-_2025__dia_municipal_da_adocao_de_animais_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_-_212_-_2025__terrenos_baldios_notificacao_e_multa_1.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2369/pl_-_240_-_2025_visitacao_de_animais_pets_aos_seus_tutores_internados_em_hospitais.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_-_167_-2025_apreensao_de_animais_soltos_e_devido_destino_2.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_-_158-2025_-maus_tratos_a_animais.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2372/pl-_256_-2025_-_farmacias_credenciadas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2373/abertura_de_credito_fms_pl_-_007.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2374/midia_incentivo_saude_pl_-_264.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2287/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-089-em-06.01.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2289/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-090-em-07.01.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2408/014_-projeto_de_decreto_legislativo_nilton.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2409/015.2026_-projeto_de_decreto_legislativo__diva.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2367/pl_-_186_-_2025__dia_municipal_da_adocao_de_animais_1.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_-_212_-_2025__terrenos_baldios_notificacao_e_multa_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2369/pl_-_240_-_2025_visitacao_de_animais_pets_aos_seus_tutores_internados_em_hospitais.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_-_167_-2025_apreensao_de_animais_soltos_e_devido_destino_2.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_-_158-2025_-maus_tratos_a_animais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2372/pl-_256_-2025_-_farmacias_credenciadas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2373/abertura_de_credito_fms_pl_-_007.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2374/midia_incentivo_saude_pl_-_264.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2377/pl-_248.2025_-_autoriza_abertura_de_credito_vaat.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2378/pl-_265.2025_parceria_publico_privado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2383/pl_-_001.2026-_dispoe_sobre_a_transparencia_na_execucao_de_emendas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2384/pl_-_234.2025_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_-_005.2025_-_diagnostico_municipal.pdf.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_-_261.2025_multa_para_queima_de_lixo_2025.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_-_032.2026_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2404/pl_-_031.2026_programa_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2405/pl_-_033.2026_abertura_de_credito_camara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2406/pl_-_035.2026_concessao_de_vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2407/pl_-_036.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2410/pl_-_024.2026_abertura_de_credito_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2411/pl_-_026.2026_-__conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2380/plc-006.2026__abertura_de_credito_loa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2287/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-089-em-06.01.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2289/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-090-em-07.01.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2389/resolucao_jaqueline_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2390/resolucao_cicero_medeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2402/resolucao_005.2026_altera_disp._001.2026_e_002.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2381/veto_a_pl_-_175.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2382/veto_a_pl_-174.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2391/req_01_anesio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2392/req.02-anesio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2393/req_03_anesio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2394/req30_anderson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2395/req_31_anderson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2396/req.32_anderson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2397/req_33_lemoell.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2398/req.34_lemoell.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2399/req.35_lemoell.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2400/req.64-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2401/req_63_jaqueline.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="154.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -681,411 +1065,1323 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" t="s">
         <v>63</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" t="s">
+        <v>88</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" t="s">
+        <v>63</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" t="s">
+        <v>63</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" t="s">
+        <v>63</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" t="s">
+        <v>63</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H27" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" t="s">
+        <v>63</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H28" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" t="s">
+        <v>63</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>130</v>
+      </c>
+      <c r="E30" t="s">
+        <v>131</v>
+      </c>
+      <c r="F30" t="s">
+        <v>63</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>17</v>
       </c>
-      <c r="D16" t="s">
-[...9 lines deleted...]
-        <v>76</v>
+      <c r="D31" t="s">
+        <v>130</v>
+      </c>
+      <c r="E31" t="s">
+        <v>131</v>
+      </c>
+      <c r="F31" t="s">
+        <v>63</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" t="s">
+        <v>130</v>
+      </c>
+      <c r="E32" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33" t="s">
+        <v>141</v>
+      </c>
+      <c r="F33" t="s">
+        <v>37</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" t="s">
+        <v>148</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" t="s">
+        <v>141</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" t="s">
+        <v>141</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>158</v>
+      </c>
+      <c r="E38" t="s">
+        <v>159</v>
+      </c>
+      <c r="F38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>158</v>
+      </c>
+      <c r="E39" t="s">
+        <v>159</v>
+      </c>
+      <c r="F39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>166</v>
+      </c>
+      <c r="E40" t="s">
+        <v>167</v>
+      </c>
+      <c r="F40" t="s">
+        <v>168</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>17</v>
+      </c>
+      <c r="D41" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" t="s">
+        <v>168</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" t="s">
+        <v>166</v>
+      </c>
+      <c r="E43" t="s">
+        <v>167</v>
+      </c>
+      <c r="F43" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" t="s">
+        <v>167</v>
+      </c>
+      <c r="F44" t="s">
+        <v>178</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D45" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" t="s">
+        <v>167</v>
+      </c>
+      <c r="F45" t="s">
+        <v>178</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" t="s">
+        <v>166</v>
+      </c>
+      <c r="E46" t="s">
+        <v>167</v>
+      </c>
+      <c r="F46" t="s">
+        <v>32</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D47" t="s">
+        <v>166</v>
+      </c>
+      <c r="E47" t="s">
+        <v>167</v>
+      </c>
+      <c r="F47" t="s">
+        <v>32</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" t="s">
+        <v>166</v>
+      </c>
+      <c r="E48" t="s">
+        <v>167</v>
+      </c>
+      <c r="F48" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>62</v>
+      </c>
+      <c r="D49" t="s">
+        <v>166</v>
+      </c>
+      <c r="E49" t="s">
+        <v>167</v>
+      </c>
+      <c r="F49" t="s">
+        <v>148</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H49" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" t="s">
+        <v>166</v>
+      </c>
+      <c r="E50" t="s">
+        <v>167</v>
+      </c>
+      <c r="F50" t="s">
+        <v>148</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>