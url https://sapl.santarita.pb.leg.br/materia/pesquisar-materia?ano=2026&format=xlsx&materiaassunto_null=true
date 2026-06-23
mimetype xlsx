--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1108" uniqueCount="529">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,150 +72,207 @@
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Epitácio Viturino</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2408/014_-projeto_de_decreto_legislativo_nilton.doc</t>
   </si>
   <si>
     <t>Fica Concedido o Título de Cidadão Santa ritense ao Senhor Nilton  Claudino da Silva, considerando os relevantes serviços prestados nos movimentos comunitários e nos conselhos deste Município de Santa Rita/PB;</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2409/015.2026_-projeto_de_decreto_legislativo__diva.doc</t>
   </si>
   <si>
     <t>Concedido o Título de Cidadã Santa ritense a Senhora Maria Diva  de Medeiros Monteiro, em reconhecimento aos relevantes serviços prestados ao município de Santa Rita/PB, como chefe do Cartório da 2ª Zona Eleitoral;</t>
   </si>
   <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Dr. João Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2497/pcl-002.2026__rubens_marcolino_da_silva_filho.doc</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. RÚBENS MARCOLINO DA SILVA FILHO, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Clóvis de Loi</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2498/pdl_-006.2026__clovis.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. SABINIANO ARAÚJO RODRIGUES, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2499/pdl_-007.2026__clovis.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. MARCO ANTÔNIO ALMEIDA LARENA, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Anderson Liberato</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2500/pdl-001.2026_anderson.doc</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. VITAL JOSÉ PESSOA MADRUGA FILHO, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2501/pdl-005.2026_clovis.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. ALEXANDRE JOSÉ GONSALVES DA COSTA, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Francisco Queiroga</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2502/pdl-003.2026__queiroga.docx</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO SANTARRITENSE AO SR. VITOR HUGO TRAJANO RODRIGUES ALVES, POR SEUS PRÉSTIMOS AO NOSSO MUNICIPIO.</t>
+  </si>
+  <si>
     <t>2364</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Clóvis de Loi</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE PROIBIÇÃO DO DESCARTE DE LIXO, ENTULHOS DE OBRAS OU OUTROS MATERIAIS INSERVIVEIS EM VIAS PUBLICAS OU IMOVEIS PRIVADOS DO MUNICIPIO DE SANTA RITA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>Francisco Queiroga</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a Semana Municipal do Cicloturismo” no Município de Santa Rita e dá outras providências”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Lemoel Ludovico</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI ANTHONY CARLOS; Dispõe sobre a criação do Programa Censo TEA para a Inclusão de Pessoas com  Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>4</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2367/pl_-_186_-_2025__dia_municipal_da_adocao_de_animais_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal da Adoção de Animais e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_-_212_-_2025__terrenos_baldios_notificacao_e_multa_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos proprietários de terrenos baldios e não edificados, situados no Município de Santa Rita, Estado da Paraíba, procederem à limpeza periódica, ao cercamento ou murada dos respectivos imóveis, sob pena de notificação e multa, e dá outras providências.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2369/pl_-_240_-_2025_visitacao_de_animais_pets_aos_seus_tutores_internados_em_hospitais.doc</t>
   </si>
   <si>
     <t>Autoriza e permite a visita de animais de estimação (pets) aos seus tutores internados em unidades hospitalares públicas e privadas do Município de Santa Rita, e dá outras providências.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_-_167_-2025_apreensao_de_animais_soltos_e_devido_destino_2.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, por intermédio da secretaria competente, a realizar a apreensão de animais soltos em via pública, bem como a destinação adequada dos mesmos, e dá outras providências.</t>
   </si>
   <si>
     <t>2371</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_-_158-2025_-maus_tratos_a_animais.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de maus-tratos a animais no município de Santa Rita, define condutas, estabelece penalidades administrativas e dá outras providências.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alysson Gomes</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2372/pl-_256_-2025_-_farmacias_credenciadas.doc</t>
   </si>
   <si>
     <t>Institui o Programa de Farmácias Credenciadas para cobertura complementar de medicamentos da Relação Municipal de Medicamentos (REMUME) no município de Santa Rita/PB e dá outras providências.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
@@ -289,62 +346,50 @@
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2384/pl_-_234.2025_ficha_limpa.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de nomeação para cargos em comissão, funções gratificadas ou de confiança, no âmbito da Administração Pública Direta e Indireta do Município de Santa Rita/PB, de pessoas que tenham sido condenadas, em decisão transitada em julgado ou proferida por órgão judicial colegiado, pela prática de determinados crimes, estabelecendo a denominada “Lei da Ficha Limpa Municipal.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>David Santana</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_-_005.2025_-_diagnostico_municipal.pdf.docx</t>
   </si>
   <si>
     <t>Institui o Diagnóstico Municipal Permanente da Insegurança Alimentar e Nutricional no Município de Santa Rita, com a finalidade de identificar, monitorar e divulgar a situação de fome e insegurança alimentar da população, e dá outras providências.</t>
   </si>
   <si>
-    <t>2386</t>
-[...10 lines deleted...]
-  <si>
     <t>2387</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Escola Municipal de Ensino Fundamental Antônio Ferreira Nunes para Escola Municipal de Ensino Fundamental Professora Helena Isaura Guerra, no Município de Santa Rita – PB, e estabelece providências administrativas para a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2026, AUTORIZA O REMANEJAMENTO, A TRANSPOSIÇÃO E A TRANSFERÊNCIA DE DOTAÇÕES ORÇAMENTÁRIAS, NOS TERMOS DO ART. 167,_x000D_
 INCISO VI, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
@@ -405,50 +450,182 @@
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO_x000D_
 MUNICIPIO DE SANTA RITA-PB A PARTIR DE JANEIRO DE 2026, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2410/pl_-_024.2026_abertura_de_credito_assistencia_1.pdf</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2411/pl_-_026.2026_-__conselho_do_turismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO (COMTUR) E DA CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO (FUMTUR) DO MUNICÍPIO DE SANTA RITA/PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2413/pl-_045.2026__institui_o_incentivo_financeiro_as_acoes_de_imunizacao_destinados_aos_trabalhadores_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO MUNICIPIO DE SANTA RITA PB, O INCENTIVO FINANCEIRO MUNICINPAL AS AÇÕES DE IMUNIZAÇÃO, COM BASE EM DESEMPENHO E PRODUÇÃO, DESTINADO AOS TRABALHADORES DA SAÚDE, COM NATUREZA DE INCENTIVO POR RESULTADO, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2414/pl-046.2026__regime_excepcional_de_apoio_financeiro_aos_empreendedores.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O REGIME EXCEPCIONAL DE APOIO FINANCEIRO AOS EMPREENDEDORES AFETADOS PELAS ENCHENTES NO ÃMBITO DO PROGRAMA FORTALECER E AUTORIZA CONDIÇÕES ESPECIAS DE FINANCIAMENTO COM RECURSOS DO FUNDO DO PROGRAMA FORTALECER E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2417/pl-_047.2026_aquisicao_e_doacao_bens_06_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR E DOAR BENS ESSENCIAIS ÁS FAMILIAS ATINGINDAS PELAS CHUVAS NO ÂMBITO DO MUNICIPIO DE SANTA RITA PB, EM DECORRÊNCIA DA SITUAÇÃO DE EMERGÊNCIA DECRETADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2419/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação da Escola Municipal de Ensino Fundamental Antônio Ferreira Nunes para Escola Municipal de Ensino Fundamental Professora Helena Isaura Guerra, no Município de Santa Rita – PB, e estabelece providências administrativas para a Secretaria Municipal de Educação</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2420/pl_-_261.2025_multa_para_queima_de_lixo_2025.doc</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA AO CIDADÃO OU CIDADÃ QUE FOR FLAGRADO JOGANDO OU QUEIMANDO LIXO OU ENTULHO NOS LOGRADOUROS PÚBLICOS OU PRIVADOS, BEM COMO TERRENOS PRÓPRIOS, BALDIOS E/OU PRIVADOS DE TERCEIROS NO MUNICÍPIO DE SANTA RITA/PB E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2421/pl_-_005.2025_-_diagnostico_municipal.pdf.docx</t>
+  </si>
+  <si>
+    <t>Institui o Diagnóstico Municipal Permanente da Insegurança Alimentar e Nutricional no Município de Santa Rita, com a finalidade de identificar, monitorar e divulgar a situação de fome e insegurança alimentar da população, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2425/pl_060.2026abertura_credito_especial_convenio_mercado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDIO ESPECIAL AO ORÇAMENTO VIGENTE, E ADOTA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2426/pl_061.2026_abertura_credito_especial_calcamento_conveio.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, E ADOTA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2427/pl_062.2026_codigo_de_etica_e_conduta_semob.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CÓDIGO DE ÉTICA E CONDUTA PROFISSIONAL DOS AGENTES PÚBLICOS DA SUPERINTENDÊNCIA EXECUTIVA DE MOBILIDADE URBANA DO MUNICIPIO DE SANTA RITA PB, SEMOB-SR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2428/pl-048.2026__credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICIPIO DE SANTA RITA PB PARA ALTERAR/INCUIR NOMECLATURA DE UNIDADE ORÇAMENTARIA, INCLUSÃO DE AÇÕES, ELEMNTOS DE DESPESAS E FONTE DE RECURSOS NÃO PREVISTOS NA LOA/2026, E DÁ OUTRSA PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2431/projeto_de_lei_067_2026_altera_lei_1.874.2018.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.874 DE 2018 DE OUTUBRO DE 2018, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2375</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL PARA PROMOVER O REAJUSTE ANUAL DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste Salarial de 5,4% aos membros do Magistério Público Municipal a partir de Janeiro de 2026, Define o Valor da GEAD, e Adota outras Providências.</t>
   </si>
   <si>
     <t>2380</t>
@@ -489,50 +666,140 @@
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2389/resolucao_jaqueline_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução que concede licença parlamentar a vereadora Jaqueline Justino para exercer o cargo de secretário no Município de santa Rita e dota outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2390/resolucao_cicero_medeiro_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução que concede licença parlamentar a vereadora Cicero Medeiros para exercer o cargo de secretário no Município de santa Rita e dota outras providências.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2402/resolucao_005.2026_altera_disp._001.2026_e_002.2024.pdf</t>
   </si>
   <si>
     <t>Altera e revoga DISPOSITIVOS DA RESOLUÇÃO Nº 001/2022 E da Resolução nº 002/2024 e dá outras providências.</t>
   </si>
   <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2412/mocao_de_aplausos_alysson_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Moção de Aplausos pelo ato de bravura promovido pelo 2º Sargento Uramir Batista do Nascimento da Policia Militar da Paraíba.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>Farias</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2416/mocao_de_aplausos__farias.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS POR BRAVURA E SEUS PRÉSTIMOS NO COMBATE A CRIMINALIDADE EM UMA AÇÂO OCORRIDA EM SANTA RITA PB NO BAIRRO DO AÇÚDE, RETIRANDO DE CIRCULÇÃO MELIATES QUE ATERRORIZAVA A COMUNIDADE, ESSA MOÇÃO DE HONRA AOS POLICIAIS TATIANE, ADRIANO E ALLAN.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2422/farias_054.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AOS PROFISSIONAIS DE SEGURANÇA PÚBLICA TATIANE JULINDA DA SILVA (CABO), ADRIANO NASCIMENTO TAVARES (SUBTENENTE) E ALLAN NASCIMENTO TAVARES( 2º TENENTE), POR SEUS PRESTIMOS A CIDADE DE SANTA RITA PB LOCADOS NO 7º BATALHÃO DA POLICIA MILITAR DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2423/clovis_de_loi_235.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APALUSOS AOS SENHORES E SENHORAS FELIPE OLEGÁRIO, GILMAR SOUSA, ANTÔNIO FLORENTINO, SADRAQUE BARRETO, SARAH COSTA, RAMON MAEIRELES, JESSICA TAMIRES E IAPONIRA DIAS, POR SUA CORAGEM E ENFRENTAMENTO NA ENCEHENTE DO RIO PARAIBA EM SANTA RITA PB.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2424/joao_alves_188.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AO JORNALISTA MARCOS CAVALCANTI POR SEUS PRESTIMOS A NOSSA CIDADE DE SANTA RITA PB.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2429/mocao_aplausos_joao_alves_248.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A INSTITUIÇÃO ORGANIZADORA DE SOLENIDADE DE ENTREGA DO ESPADIM TIRADENTES AOS CADETES DA TURMA DO CURSO DE FORMAÇÃO DE OFICIAIS ( CFO/PMPE) 2026.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>Cleidinha de Digão</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2430/mocao_de_aplausos_josicleide_271.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APALUSOS AOS ALUNOS DO PROJETO CONSTRUINDO O FUTURO.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2418/camscanner_12-05-2026_15.55.pdf</t>
+  </si>
+  <si>
+    <t>APRECIAÇÃO EM PLENÁRIO DA CÂMARA MUNICPAL SW SANTA RITA PB, DAS CONTAS DO EX PREFEITO EMERSON FERNANDES ALVINO PANTA REFERENTE AO EXERCÍCIO DE 2021</t>
+  </si>
+  <si>
     <t>2381</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2381/veto_a_pl_-_175.2025_mantido.pdf</t>
   </si>
   <si>
     <t>Veto do Poder Executivo as Emendas de nº 001/2025 e 002/2025 ao Projeto de Lei nº 175/2025 (Lei de Diretrizes Orçamentaria– LDO 2026).</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2382/veto_a_pl_-174.2025_mantido.pdf</t>
   </si>
   <si>
     <t>Votação do veto do Poder Executivo as emendas de nº 32 – 38 - 57. ao Projeto de Lei nº 174/2025 (Lei de Orçamentárias Anual– LOA 2026).</t>
   </si>
   <si>
     <t>2391</t>
@@ -550,53 +817,50 @@
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2391/req_01_anesio.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, através da Secretaria de Saúde a implantação de um Laboratório Municipal de Analises Clinicas no Bairro Tibiri II.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2392/req.02-anesio.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, através da Secretaria de Assistência Social, a implantação de um CRAS no Bairro Heitel Santiago.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2393/req_03_anesio.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental após ouvido o Plenário, que seja enviado um veemente apelo Chefe do Poder Executivo Prefeito Jackson Alvino, e a Secretaria de Educação, que seja implantada um nova unidade da Escola Cívico Militar, em nosso Município.</t>
   </si>
   <si>
     <t>2394</t>
-  </si>
-[...1 lines deleted...]
-    <t>Anderson Liberato</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2394/req30_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
 Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a realização de manutenção e reforma geral da Praça dos_x000D_
 Quiosques em Tibiri II, nos padrões que estão sendo praticados pela administração. A Praça necessita de recuperação da quadra esportiva, substituição da iluminação por LED, troca das telas de proteção da quadra, reforma da caixa d'água, instalação de bancos, pintura geral, recuperação em alvenaria dos pisos danificados, locais de acessibilidade, limpeza geral e retirada do esgoto a céu aberto.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2395/req_31_anderson.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB  Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a realização do calçamento/pavimentação e saneamento básico de todas as ruas de Lerolândia.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2396/req.32_anderson.pdf</t>
   </si>
   <si>
@@ -629,50 +893,1256 @@
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL NOS ARTIGOS 140, 14 INCISO I, 143 INCISO X, DEPOIS DE OUVIDO O PLENARIO, QUE SEJA ENVIADO AO PREFEITO CONSTITUCIONAL DE SANTA RITA-PB, JACKSON ALVINO DA COSTA, E EM SEGUIDA A SEINFRA E A SEMOB, QUE SE FAÇA UM ESTUDO PARA VIABILIZAR A CONSTRUÇÃO DE DUAS LOMBADAS OU REDUTORES DE VELOCIDADE, RUA: BARÃO ADAUTO LÚCIO CARDOSO, NA ENTRADA DO BAIRRO NAELSON PANTA JUNIOR, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2400/req.64-_jaqueline.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja encaminhado expediente ao Excelentíssimo Senhor_x000D_
 Prefeito Constitucional de Santa Rita PB Jackson Alvino da Costa, bem como à_x000D_
 Secretaria Municipal de Educação, na pessoa da Senhora Andreza Alves e a_x000D_
 Secretaria de Infraestrutura Obras e Serviços Públicos Senhor Klelyson Keyller Batista Leite, solicitando a refOrma e adequação da quadra poliesportiva da Escola Municipal Padre João Félix, localizada no bairro do Açude, nesta cidade.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2401/req_63_jaqueline.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja encaminhado expediente ao Ilustríssimo Prefeito Constitucional de Santa Rita PB, Senhor Jackson Alvino da Costa, que determine ao secretário de Infraestrutura, obras e serviços públicos, Senhor Klelyson Keyller Batista Leite, à execução de estudo técnico visando a realização de obras de calçamento em paralelepípedo, da rua General Diogo Flores localizada no Paulo_x000D_
 VI, no bairro Popular neste município</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2432/scn_20260527_134304.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, que seja feita a pavimentação e_x000D_
+drenagem da Rua João da Penha dos Santos, localizada no Bairro_x000D_
+de Jardim Europa.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2433/scn_20260527_134219.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, que seja feita a pavimentação e_x000D_
+drenagem das Ruas Severino Gonçalves de Melo, Rua Manoel_x000D_
+Jose de Souza e Rua Juriti, localizada no Bairro Naelson Panta_x000D_
+Junior, antigo loteamento boa vista.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2434/scn_20260527_134135.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, que seja feita a pavimentação e_x000D_
+drenagem das Ruas Emilia Fernandes de Oliveira, Rua Oficial de_x000D_
+Justiça João Quirino Santana e Rua Sebastiana Maria de Sousa,_x000D_
+localizada no Bairro Naelson Panta Junior, antigo loteamento boa_x000D_
+vista.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2435/scn_20260527_133715.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional de Santa Rita PB, Jackson Alvino da Costa, solicitando ao secretário de Infraestrutura, Obras e Serviços Públicos; Klelyson keyller Batista Leite. Que inclua no seu calendário de obras a Pavimentação em paralelo da Rua Diário de Pernambuco, no bairro Marcos Moura.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2436/scn_20260527_133545.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso Х,_x000D_
+depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional_x000D_
+de Santa Rita PB, Jackson Alvino da Costa, solicitando ao secretário de_x000D_
+Infraestrutura, Obras e Serviços Públicos; Klelyson keyller Batista Leite._x000D_
+Que inclua no seu calendário de obras a Pavimentação em asfalto da_x000D_
+Rua Coronel Domiciano - Centro</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2437/scn_20260527_133447.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X,_x000D_
+depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional_x000D_
+de Santa Rita PB, Jackson Alvino da Costa, solicitando ao secretário de_x000D_
+Infraestrutura, Obras e Serviços Públicos; Klelyson keyller Batista Leite._x000D_
+Que inclua no seu calendário de obras a Pavimentação em paralelo da_x000D_
+Rua Francisco Batista, no bairro Tibiri II.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2438/scn_20260527_133357.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PВ_x000D_
+Jackson Alvino da Costa, que determine o secretario de infra estrutura, o inicio do_x000D_
+asfalto das Ruas Manoel Veloso Borges, macaíba e Maria Eulina, no bairro do açude.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2439/scn_20260527_133302.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário e que conste na ata de trabalhos dessa Casa Legislativa e que,_x000D_
+após aprovado, seja encaminhado uma cópia ao Gabinete do Prefeito, Moção de_x000D_
+Aplausos ao excelentíssimo Prefeito Jackson Alvino e a Primeira Dama Fernanda_x000D_
+Alvino, por seus préstimos a nossa cidade de Santa Rita PB, mais especificamente na_x000D_
+dedicação, coragem de esta na linha de frente junto as íamílias Saniarritenses qne_x000D_
+tiveram suas residências inundadas através da enchente do Rio Paraíba no último_x000D_
+final de semana.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2440/scn_20260527_133208.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I, 143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PВ_x000D_
+Jackson Alvino da Cósta, que determine ao secretário de saúde, que estude a_x000D_
+possibilidade de abrir 24 horas durante todos os dias, inclusive nos finais de semana,_x000D_
+as unidade de saúde Flavio Maroja (alto das populares), padre malagrida (tibiri II) e_x000D_
+barão do abiay (várzea nova) .</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>Irmão Josivaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2441/scn_20260527_133120.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, QUE ENCAMINHE A SECRETARIA DE_x000D_
+EDUCAÇÃO DO ESTADO DA PARAÍBA, UM ESTUDO VISANDO A_x000D_
+CONSTRUÇÃO DE UMA ESCOLA DE NÍVEL MÉDIO NO BAIRRO_x000D_
+HEITEL SANTIAGO, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>Bruno de Cicinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2442/scn_20260527_133023.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I, 143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem medidas_x000D_
+necessárias com vistas à realização do calçamento da rua Euzébio Enedino da Costa, no_x000D_
+bairro Tibiri II._x000D_
+Este requerimento é um apelo dos moradores, notadamente, daqueles que residem na rua_x000D_
+citada, bem como de todos que usufruem dessa via diariamente, trazendo mais_x000D_
+acessibilidade e infraestrutura para a população.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>Boquinha</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2443/scn_20260527_132937.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I, 143 inciso X,_x000D_
+depois de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de_x000D_
+Santa Rita PB Jackson Alvino da Costa, para que o mesmo determine ao_x000D_
+secretario da SECDTUR que faça estudo afim de implementar um espaço de_x000D_
+Lazer, Recreação e praticas esportivas no Conjunto Santo Amaro Várzea_x000D_
+Nova Neste Município.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2444/scn_20260527_132459.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa_x000D_
+Diretora, após ouvido o Plenário, que seja consignado nos anais desta Casa Legislativa um_x000D_
+VOTO DE APLAUSOS ao Capitão Helder Vieira Marques, ao 1° Tenente José Wellison_x000D_
+Teófilo de Almeida, ao 3º Sargento Jonildo Pereira dos Santos, ao 3º Sargento Ivson_x000D_
+Ferreira do Nascimento, ao 3º Sargento Joás Carlos Braz da Silva e ao Cabo D'Angelles_x000D_
+Silva de Souza, todos integrantes do Batalhão Especializado em Policiamento Turístico_x000D_
+(BEPTUR), pelos relevantes serviços prestados à população do município de Santa Rita durante_x000D_
+a enchente que atingiu a cidade.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2445/scn_20260527_132152.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, com fundamento nos artigos 140, 142, inciso I, e 143, inciso_x000D_
+X, após ouvido o plenário, que seja consignado nos anais desta casa legislativa VOTO DE_x000D_
+APLAUSOS aos cidadãos que, com espírito de solidariedade e coragem, se destacaram no_x000D_
+apoio à população durante o episódio recente da enchente em nossa cidade._x000D_
+Os homenageados são:_x000D_
+Felipe Olegário de Souza - da GEO Urbana_x000D_
+Gilmar Sousa Silva - da GEO Urbana_x000D_
+Antônio Florêncio do Nascimento - Voluntário_x000D_
+Sadraque Barreto da Silva - do NAC_x000D_
+Sarah Costa - Voluntária_x000D_
+Ramon Meireles - Voluntário_x000D_
+Jessica Tamires - Assistente Social_x000D_
+Iaponira Dias - Assistente Social</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2446/scn_20260527_132105.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições regimentais e após ouvido o Plenário,_x000D_
+requer que seja consignado nos anais desta Casa Legislativa VOTO DE APLAUSOS ao_x000D_
+Subcomandante do Corpo de Bombeiros Militar da Região Metropolitana, Tenente_x000D_
+Coronel Fernando Antônio de Oliveira Lima, ao Comandante do 8º Batalhão do Corpo de_x000D_
+Bombeiros Militar da Paraíba, Tenente Coronel Eduardo Barbosa Alves de Sousa, ao Chefe_x000D_
+de Guarnição de Busca e Salvamento, 1º Sargento Vanderson da Silva Barbosa, e ao Piloto_x000D_
+de Embarcação, 3º Sargento Ruy Delgado de Azevedo Neto, em reconhecimento aos_x000D_
+relevantes serviços prestados à população do município de Santa Rita durante a enchente que_x000D_
+atingiu a cidade.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2447/scn_20260527_131802.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem_x000D_
+respeitosamente requerer, após ouvido o Plenário, que seja registrada em ata Moção de "Votos_x000D_
+de Aplausos" ao jornalişta Marcos Cavalcanti, natural de Santa Rita, profissional por_x000D_
+formação e com ampla experiência na área de assessoria de imprensa voltada à gestão pública.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2448/scn_20260527_131412.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem,_x000D_
+respeitosamente, à presença de Vossa Excelência, REQUEIRO que seja OFICIADO:_x000D_
+1. Ao Gabinete do Prefeito Municipal de Santa Rita;_x000D_
+REITERANDO a inclusão da pavimentação asfáltica das seguintes ruas, no_x000D_
+cronograma de obras da Prefeitura Municipal:_x000D_
+Rua: Marcone Alves Vasconcelos - Marcos Moura_x000D_
+Rua: Comendador Felipe Thiago Gomes - Marcos Moura (rua da Igreja missao Kerigma)_x000D_
+Rua: Severino Inácio de Oliveira - Jardim Miritânia_x000D_
+Rua: Sandoval Alves de Oliveira - Bairro Tibiri_x000D_
+Rua: João Antônio de Mendonça - Heitel Santiago_x000D_
+Rua: Brigadeiro Eduardo Gomes - Boa Vista - Várzea Nova</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2449/scn_20260527_131049.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem,_x000D_
+respeitosamente, à presença de Vossa Excelência requerer o seguinte:_x000D_
+REQUEIRO que seja OFICIADO:_x000D_
+1. А СЕНAP (Companhia Estadual de Habitação Popular);_x000D_
+2. Ao Gabinete do Prefeito Municipal de Santa Rita;_x000D_
+3. À SEINFRA (Secretaria Municipal de Infraestrutura);_x000D_
+4. À SEMMA (Secretaria Municipal de Meio Ambiente):_x000D_
+5. À SEPLAN (Secretaria de Planejamento);_x000D_
+6. CINEP (Companhia de Desenvolvimento da Paraíba);_x000D_
+7. Secretaria de Administração da Paraíba._x000D_
+Para que, em conjunto, adotem as providências necessárias visando VIABILIZAR A_x000D_
+EMISSÃO DE TÍTULOS DE POSSE pelo Chefe do Poder Executivo Municipal, em favor de_x000D_
+TODOS OS COMERCIANTES E RESIDENTES DA QUADRA 12, ATUALMENTE_x000D_
+OCUPADA, situada na AV. João Pessoa - ENTRADA DO BAIRRO DE TIBIRI (conforme_x000D_
+anexo), onde também se localizam diversos empreendimentos comerciais e residenciais, а_x000D_
+saber:</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2450/scn_20260527_130926.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, QUE POR MEIO DA SECRETARIA COMPETENTE,_x000D_
+SOLICITE O CALÇAMENTO e SANEAMENTO DA RUA MAESTRO_x000D_
+PEDRO SANTOS, NO BAIRRO JARDIM EUROPA, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2451/scn_20260527_130839.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, QUE POR MEIO DA SECRETARIA COMPETENTE,_x000D_
+SOLICITE A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO_x000D_
+CONTENDO OS NOMES E OS RESPECTIVOS CEPS DAS RUAS DO_x000D_
+MUNICÍPIO, EM ESPECIAL NAS VIAS QUE AINDA NÃO POSSUEM_x000D_
+SINALIZAÇÃO ADEQUADA OU QUE SE ENCONTRAM COM PLACAS_x000D_
+DETERIORADAS OU INEXISTENTES.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2452/scn_20260527_130700.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem medidas_x000D_
+necessárias com vistas à realização do calçamento da rua Ester Gonçalves Calvacante,_x000D_
+no bairro Tibiri II.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2453/scn_20260527_130616.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro Ο na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de ouvido_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem_x000D_
+medidas necessárias com vistas à realização do calçamento da rua Policarpo Quaresma,_x000D_
+no bairro Portal Tibiri.</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>Marinaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2454/scn_20260527_130346.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso_x000D_
+X, depois de ouvido o Plenário, que seja solicitado ao Prefeito_x000D_
+Constitucional de Santa Rita PB Jackson Alvino da Costa, para que o mesmo_x000D_
+determine ao secretario infraestrutura que coloque na programação de_x000D_
+obras e serviços a limpeza e terra planagem na Rua Da Palmeira em_x000D_
+Livramento Neste Município, em caráter de urgência para melhora o_x000D_
+trafego daquela comunidade, posteriormente o Calçamento em Paralelo.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2455/scn_20260527_124921.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143_x000D_
+inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito_x000D_
+Constitucional de Santa Rita PB Jackson Alvino da Costa, venho solicitar a_x000D_
+Vossa Excelência a celebração de um convênio com os Correios para a_x000D_
+instalação de pontos de coleta de cartas e pedidos na zona rural de Santa_x000D_
+Rita, A implementação desse serviço é de grande importância para a_x000D_
+comunidade rural, que atualmente enfrenta dificuldades para acessar os_x000D_
+serviços postais. A instalação de pontos de coleta de cartas e pedidos nas_x000D_
+áreas rurais permitirá que os moradores tenham acesso aos serviços_x000D_
+postais de forma mais fácil e conveniente, melhorando a qualidade de vida_x000D_
+e o acesso a serviços essenciais.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2456/scn_20260527_124644.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita/PB_x000D_
+Jackson Alvino da Costa, que determine o secretário de Infraestrutura, Obras e_x000D_
+Serviços Públicos o Sr. KLELYSON KEYLLER BATISTA LEITE, para que seja_x000D_
+Implantado Poços de Infiltração (Galerias de Águas Pluviais) na Rua Siqueira_x000D_
+Campos, Rua Cel. Domiciano, Rua Antônio Ferreira Nunes, Av. Flávio Ribeiro_x000D_
+Coutinho, Rua Luiz Porto, Praça Antenor Navarro, Rua João Ribeiro Coutinho, Rua_x000D_
+Francisco Gomes de Azevedo, Rua Horácio Furtado, Rua Cleidiane Silva Nascimento,_x000D_
+Rua Frederico Ozanan, Rua Senador José Américo e Rua São João, no Centro, e nas_x000D_
+Ruas: Av. Campina Grande, Rua Conde, Rua Patos, Rua Santa Terezinha, Av. João_x000D_
+Pessoa, Av. Industrial Arnóbio Maroja, Av. Guarabira, em Tibiri, neste município._x000D_
+Requeiro ainda que seja implantado Reservatórios de Detenção e Retenção de Água_x000D_
+na Rua Antônio Ferreira Nunes, no Centro, e na Avenida Campina Grande "Praça dos_x000D_
+Quiosques" e na Rua Conde, em Tibiri, neste município._x000D_
+Requeiro também que seja implantado Jardins de Chuvas na Rua Siqueira Campos,_x000D_
+Avenida Flávio Ribeiro Coutinho, Rua Senador José Américo e Rua São João, no_x000D_
+Centro, e na Avenida João Pessoa, Avenida Campina Grande e Rua Conde, em Tibiri,_x000D_
+neste Município.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2457/scn_20260527_123959.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretário da Superintendência de_x000D_
+Mobilidade Urbana (SEMOB), o Sr. ERONY FÉLIX DA COSTA ANDRADE, a inclusão_x000D_
+do seu calendário que seja realizado o serviço de implantação de lombada, faixa de pedestres_x000D_
+e devida sinalização, nas Avenidas:_x000D_
+Avenida João Pessoa (nas duas vias em frente ao Depósito de Bebidas Pit Stop);_x000D_
+Avenida Conde (nas duas vias em frente a academia Império GYМ);_x000D_
+Avenida Virgínio Veloso Borges (em frente a Valtex Indústria Têxtil);_x000D_
+Avenida Vidal de Negreiros;_x000D_
+Avenida Guarabira.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2458/scn_20260527_123907.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140, 142 inciso I, 143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB Jackson Alvino da_x000D_
+Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON_x000D_
+KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, а_x000D_
+realização de terraplanagem, calçamento/pavimentação e saneamento básico das ruas_x000D_
+abaixo citadas, localizadas no bairro de MARCOS MOURA:_x000D_
+DR. CASSIANO RIBEIRO COUTINHO (CEР: 58300-000);_x000D_
+SALVADOR GUEDES (CEP: 58300-000);_x000D_
+VER. MAILTON WELLINGTON (CEP: 58300-000);_x000D_
+GOVERNADOR JOSÉ FERNANDES DE LIMA (CEP: 58305-756);_x000D_
+JOSÉ DE SOUZA (CEP: 58301-275);_x000D_
+JORNAL O LIBERAL (CEP: 00061-131);_x000D_
+WILSON LINS (CEP: 58300-000);_x000D_
+MANCHEТЕ (СЕР: 58300-000);_x000D_
+RITA RODRIGUES DE ALBUQUERQUE (CEP: 58300-000).</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2459/scn_20260527_123629.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140, 142 inciso I, 143 inciso X, depois de ouvido_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB Jackson Alvino da_x000D_
+Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON_x000D_
+KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual,_x000D_
+realização de terraplanagem, calçamento/pavimentação e saneamento básico das ruas_x000D_
+abaixo citadas, localizadas no bairro Tibiri II:_x000D_
+Av. MANOEL PEDRO FRANCELINO (CEP: 58303-033);_x000D_
+VICENTE REGIS DO NASCIMENTO (CEP: 58303-018);_x000D_
+RAIOS DE SOL (CEP: 58303-036);_x000D_
+AÉCIO FARIAS (CEP: 58303-048);_x000D_
+ABSALÃO MARQUES DA FONSECA (CEP: 50303-012);_x000D_
+TOSCANO DO CINEMA (CEP: 58304-896);_x000D_
+JORNAL DO BRASIL (CEP: 58302-505);_x000D_
+VIRGÍNIO DA GAMA MELO (CEP: 58303-055);_x000D_
+ANCIATO BORGES (CEP: 58303-005);_x000D_
+JOSÉ MIRANDA FILHO (CEP: 00060-794);_x000D_
+R. PROJETADA (R2QP+Q7) (REF: KAMYLI.A BRONZE);_x000D_
+DEPUTADO INÁCIO BENTO (CEP: 58300-000);_x000D_
+MANOEL ALVES DE OLIVEIRA (CEP: 58304-887);_x000D_
+JUSCELINO MOLA (CEP: 58302-890);_x000D_
+VISCONDE DE MAUÁ (CEP: 58304-847);_x000D_
+SENADOR HUMBERTO LUCENA (CEP: 58302-410).</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2460/re._anesio_263.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, a realização de uma plenária/reunião do_x000D_
+Orçamento Democrático Estadual, visando discutir e viabilizar a_x000D_
+construção de um Muro de Contenção ou Dick para a prevenção de_x000D_
+inundações do Rio Paraíba e o Rio Preto, em neste Município.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2461/req__lemoell_310.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X,_x000D_
+depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional_x000D_
+de Santa Rita PB, Jackson Alvino da Costa, solicitando ao secretário de_x000D_
+Infraestrutura, Obras e Serviços Públicos. Que inclua no seu calendário_x000D_
+de obras a Pavimentação em paralelo da Rua: Toscano do Cinema_x000D_
+Bairro tibiri II</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2462/req_273_josivaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, BEM COMO À SECRETARIA COMPETENTE,_x000D_
+SOLICITANDO A IMPLANTAÇÃO/CONSTRUÇÃO DE UMA UBS (UNIDADE_x000D_
+BÁSICA DE SAÚDE), VISANDO ATENDER À CRESCENTE DEMANDA_x000D_
+EDUCACIONAL DA POPULAÇÃO DO PLANO DE VIDA E PORTAL DE TIBIRI, NAS_x000D_
+PROXIMIDADES DA RUA PADRE ROMА.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2463/req_274_josivaldo.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PВ_x000D_
+Jackson Alvino da Costa, QUE POR MEIO DA SECRETARIA COMPETENTE,_x000D_
+SOLICITE UM ESTUDO VISANDO O CALÇAMENTO E SANEAMENTO_x000D_
+DA RUA JOSÉ MIRANDA FILHO, LOTEAMENTO SOL NASCENTE,_x000D_
+TIBIRI, NESTE MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2464/req_301_epitacio.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita/PB,_x000D_
+Senhor Jackson Alvino da Costa, que determine o Setor competente a Prefeitura_x000D_
+Municipal de Santa Rita, para que seja realizado a desapropriado da área dos_x000D_
+herdeiros de João Raposo, localizado a Rua Olivia de Oliveira Angelo (antiga_x000D_
+Travessa João Gomes Vieira) com a Rua João Gomes Vieira, em Várzea Nova, para_x000D_
+a construção da praça dos esportes e lazer, neste município.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2465/req_anderson_157.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1, 143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB_x000D_
+Jackson Alvino da Costa, que determine ao Secretário Municipal de Proteção, Defesa_x000D_
+e Bem-Estar Animal, o Sr. JODSON ALVES DE LIMA JÚNIOR, no sentido de_x000D_
+atender a demanda da população, com a aquisição de um CASTRAMÓVEL_x000D_
+devidamente equipado, para promover a castração gratuita de cães e gatos na_x000D_
+cidade.</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2466/req_anderson_158.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o_x000D_
+Sr. KLELYSON KEYLLER BATISTA LEITE, a Revitalização (parquinho, aparelhos_x000D_
+de atividade física, rebaixamento de acessibilidade, piso tátil, iluminação, instalação_x000D_
+de bancos, pintura geral, recuperação em alvenaria dos pisos danificados, limpeza_x000D_
+geral...) da Praça Da Educação, localizada na Rua Jornal do Brasil, Loteamento Portal_x000D_
+do Paraíso, no Bairro Jardim Europa, nos padrões que estão sendo praticados pela_x000D_
+administração.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2467/req_anderson_159.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitade ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o_x000D_
+Sr. KLELYSON KEYLLER BATISTA LEITE, a Reforma (parquinho, aparelhos de_x000D_
+atividade física, rebaixamento de acessibilidade, piso tátil, iluminação, instalação de_x000D_
+bancos, pintura geral, recuperação em alvenaria dos pisos danificados, limpeza_x000D_
+geral...) da Praça Marcelo Veloso Borges (Praça da Cosibra), localizada na Rua_x000D_
+Severino Batista de Araújo, nos padiões que estão sendo praticados pela_x000D_
+administração.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2468/req_anderson_199.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140, 142 inciso I, 143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB_x000D_
+Jackson Alvino da Costa, que determine ao secretário de Obras e Serviços Públicos o_x000D_
+Sr. KLELYSON KEYLLER BATISTA LEITE, a inclusão no seu calendário de_x000D_
+planejamento anual, a realização de terraplanagem, calçamento/pavimentação e_x000D_
+saneamento básico das ruas abaixo citadas, localizadas no bairro de PORTAL DE_x000D_
+TIBIRI:_x000D_
+ALICE ALVES FIGUEREDO (CEP: 58304-824);_x000D_
+VALTER VASCONCELOS DIAS (CEP: 58304-782);_x000D_
+NAIR ALVES DA COSTA (CEP: 58304-818);_x000D_
+POLICARPO QUARESMA (CEP: 58304-797);_x000D_
+PADRE ROMA (CEP: 58300-770);</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2469/req_anesio_251.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, que inclua nas obras de sua_x000D_
+administração a implantação de um Dick de Proteção às margens_x000D_
+do Rio Paraíba para conter as enchentes que assola o nosso_x000D_
+município em período chuvosos. Que sejam enviados apenas ao_x000D_
+Governo Federal, Governo Estadual e ao Prefeito do Município.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2470/req_brunno_266.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Frefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem_x000D_
+medidas para implantação de Equipamentos de ginástica no calçadão, no Bairro de_x000D_
+Lerolândia._x000D_
+Este requerimento é um apelo dos moradores, notadamente, daqueles que residem no bairro_x000D_
+citado, bem como de todos que usufruem o calçadão, e visa incentivar a prática de atividades_x000D_
+físicas, promover a saúde e melhorar a qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2471/req_brunno_268.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I, 143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem_x000D_
+medidas necessárias com vistas à realização do complemento do calçamento da rua Gov._x000D_
+Venâncio Neiva, no bairro Tibiri II._x000D_
+Este requerimento é um apelo dos moradores, notadamente, daqueles que residem na rua_x000D_
+citada, bem como de todos que usufruem dessa via diariamente, trazendo mais_x000D_
+acessibilidade e infraestrutura para a população.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2472/req_brunno_305.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois_x000D_
+de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa_x000D_
+Rita PB Jackson Alvino da Costa e ao Secretário de Infraestrutura de_x000D_
+Santa Rita para que se adotem medidas necessárias com vistas à realização_x000D_
+da pavimentação com malha asfáltica das ruas:_x000D_
+.Frei Martinho_x000D_
+. Da Independência_x000D_
+Dom Ulrico_x000D_
+Todas no Bairro da Liberdade neste Município.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2473/req_clovis_259.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, com fundamento nos artigos 140, 142, inciso I, e 143, inciso_x000D_
+X, após ouvido o plenário, que seja encaminhada ao Prefeito Constitucional de Santa Rita-PB,_x000D_
+Sr. Jackson Alvino da Costa, ao Secretário Municipal de Infraestrutura, Obras e Serviços_x000D_
+Públicos, Sr. Klelyson Keyller Batista Leite, a inclusão no programa "Pavimenta Já" da_x000D_
+pavimentação asfáltica, bem como a instalação de quebra-molas e sinalizações de trânsito_x000D_
+necessárias, nas vias Rua Hermenegildo Gomes, localizada no bairro Tibiri e Avenida João_x000D_
+Firmino Lima, situada no bairro Plano de Vida.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2474/req_clovis_294.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, após ouvido o Plenário, que seja feita a realização de uma_x000D_
+Sessão Especial no âmbito da Câmara Municipal de Santa Rita, com a finalidade de debater a_x000D_
+temática da Segurança Pública no Município, diante do elevado índice de violência registrado_x000D_
+na cidade, conforme dados divulgados pelo Atlas da Violência de 2026._x000D_
+A presente Sessão Especial tem como objetivo promover um amplo debate entre os órgãos de_x000D_
+segurança pública, instituições do sistema de justiça, representantes do poder público e da_x000D_
+sociedade civil, buscando discutir medidas, ações preventivas e estratégias integradas para о_x000D_
+enfrentamento da criminalidade e a promoção da segurança da população santa-ritense._x000D_
+Diante disso, requer sejam convidados para participar da referida Sessão Especial:_x000D_
+O Delegado responsável pela área de segurança pública do município;_x000D_
+Representante do Ministério Público Estadual;_x000D_
+O Secretário de Segurança e Defesa Social do Estado da Paraíba;_x000D_
+Representante da Ordem dos Advogados do Brasil;_x000D_
+O Comandante da Guarda Municipal de Santa Rita;_x000D_
+O Procurador do Município;_x000D_
+A Secretaria Municipal de Educação;_x000D_
+Representantes de associações comunitárias do município;_x000D_
+Os Conselheiros Tutelares do Município;_x000D_
+O Comandante do 7º Batalhão da Polícia Militar da Paraíba._x000D_
+Requer, ainda, que os convites sejam expedidos pela Secretaria da Câmara Municipal, ficando_x000D_
+também sob responsabilidade da referida Secretaria a definição e organização da data para_x000D_
+reaiização da Sessão Especial.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2475/req_david_239.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental, após apreciação do Plenário, que seja encaminhado ao_x000D_
+Chefe do Poder Executivo Municipal, Sr. Jackson Alvino, expediente solicitando_x000D_
+Secretaria de Infraestrutura a realização de serviços de aterramento e terraplanagem nas_x000D_
+vias Rua Erasio Gomes da Silva, Rua São Bento e Rua Palestina Itália, localizadas no_x000D_
+Loteamento Vale de Santa Rita, no bairro de Tibiri II, neste município de Santa Rita -_x000D_
+PB.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2476/req_david_santana_240.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental, após apreciação do Plenário, que seja encaminhado ao_x000D_
+Chefe do Poder Executivo Municipal, Sr. Jackson Alvino, expediente solicitando à_x000D_
+Secretaria competente a substituição de lâmpada na rede de iluminação pública_x000D_
+localizada na Rua José Miranda Filho, nº 402 A, no bairro de Tibiri, neste município de_x000D_
+Santa Rita - PB.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2477/req_david_241.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental, após apreciação do Plenário, que seja enviado ao Chefe_x000D_
+do Poder Executivo Municipal, Sr. Jackson Alvino, para que determine à Secretaria de_x000D_
+Infraestrutura a realização de serviços de aterramento e terraplanagem na Avenida_x000D_
+Angola, localizada logo após a área onde ocorre a vaquejada, neste município de Santa_x000D_
+Rita - PВ.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2478/req_cont_francisco_de_medeiros_315.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e observadas as formalidades_x000D_
+regimentais, que seja encaminhado apelo ao Excelentíssimo Senhor Prefeito_x000D_
+Constitucional do Município de Santa Rita/PB, bem como à Secretaria Municipal_x000D_
+competente, para que sejam adotadas as providências administrativas e_x000D_
+operacionais necessárias à pavimentação da Rua Hermógenes Miranda, localizada_x000D_
+no bairro Marcos Moura, Santa Rita/PB, CEР 58303-500.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2479/req_epitacio_233.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Governador do Estado da Paraíba, Sr._x000D_
+Lucas Ribeiro Novais de Araújo e ao Prefeito Constitucional de Santa Rita/PB, Sr._x000D_
+Jackson Alvino da Costa para que determinem os Setores competentes de suas_x000D_
+administrações para que seja Construído o Dique de contenção as margens do Rio_x000D_
+Paraíba ao logo da área urbana da cidade de Santa Rita/PВ._x000D_
+Requeiro ainda que seja construído o Dique de contenção as margens do Rio Preto_x000D_
+(Rio Tibiri), ao longo da área urbana da cidade de Santa Rita/PB._x000D_
+Requeiro também que seja realizada a reurbanização (com aterramento e_x000D_
+terraplanagem) dos imóveis ribeirinhos as margens do Rio Paraíba e Rio Preto (Rio_x000D_
+Tibiri), no Centro, neste município.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2480/req_epitacio_246.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita/PВ,_x000D_
+Senhor Jackson Alvino da Costa, que determine o Secretário Municipal de Saúde_x000D_
+Interino o Sr. ANTÔNIO FERNANDES COUTINHO FILHO, para que seja criado o_x000D_
+SAMU PET, neste município.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2481/req_epitacio_264.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine o setor competente da Prefeitura, para que_x000D_
+seja entregue a população os títulos de posse das áreas urbanas da prefeitura como:_x000D_
+Augustolândia, Loteamento São Judas Tadeu, Masa em Várzea Nova e Loteamento_x000D_
+Nelson Negreiros "Nelsolândia" e Loteamento Novo Planalto, neste município._x000D_
+Requeiro ainda que sejam distribuídos a população os títulos de posse dos núcleos_x000D_
+urbanos de Bebelândia e Nova Bebelandia, Lerolândia e Nova Lerolandia,_x000D_
+Livramento, Loteamento Manuelândia (Livramento), Conjunto Zilda Arnnes_x000D_
+(Livramento), Cicerolândia, Odilândia e Nova Odilândia, neste município._x000D_
+Requeiro também que as áreas acima mencionadas sejam incluídas no REUB- E e no_x000D_
+REUB-S.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2482/req_epitacio_265.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois_x000D_
+de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita-PB,_x000D_
+Jackson Alvino da Costa, que determine o setor competente da Secretaria de_x000D_
+Infraestrutura, Obras e Serviços Públicos, para que seja realizada a pavimentação_x000D_
+asfáltica da Rua Padre Geraldo Pinto (Trecho da Rua Jaciara de Almeida ao final do_x000D_
+Conjunto Irmā Antonieta "500 Casas"), em Marcos Moura, neste município.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2483/req_farias_53.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretario de infra estrutura,que estude a_x000D_
+possibilidade, de asfaltar as Ruas, Adalberto Candido de melo, coronel Aureliano e rua_x000D_
+nova. Criando assim novos caminhos,com mais qualidade de mobilidade.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2484/req_farias_55.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X, depois de_x000D_
+ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB_x000D_
+Jackson Alvino da Costa, que determine ao secretario de infra estrutura,que estude a_x000D_
+possibilidade,de renovação de toda iluminação da cidade, com lâmpadas de LED,em_x000D_
+toda sua totalidade.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2485/req_lemoell__257.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso 1,143 inciso X,_x000D_
+depois de ouvido o Plenário, que seja enviado ao Prefeito Constitucional_x000D_
+de Santa Rita PB, Jackson Alvino da Costa, solicitando ao secretário de_x000D_
+Infraestrutura, Obras e Serviços Públicos. Que inclua no seu calendário_x000D_
+de obras a Pavimentação em paralelo da Rua Da Palmeira, no distrito de_x000D_
+Livramento zona rural.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2486/req_marinaldo_261.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143_x000D_
+inciso X, depois de ouvido o Plenário, que seja solicitado ao Prefeito_x000D_
+Constitucional de Santa Rita PB Jackson Alvino da Costa, para que o mesmo_x000D_
+determine ao secretario infraestrutura que coloque na programação de_x000D_
+obras e serviços o calçamento em paralelo da Seguinte Rua, Severino Lucas_x000D_
+de Farias em Tibiri Neste Município.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2487/req._271_cleidinha.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, Requeiro, na forma regimental, que seja apresentada_x000D_
+Moção de Aplausos aos alunos do Projeto Construindo o Futuro, especialmente aos_x000D_
+participantes dos bairros Jardim do Planalto e Vidal de Negreiros, pela participação_x000D_
+no Campeonato Paraibano de Taekwondo, realizado neste domingo._x000D_
+A presente homenagem se estende também a todos os alunos que integram_x000D_
+o projeto, bem como a todos os atletas que representaram Santa Rita neste_x000D_
+campeonato, levando o nome da nossa cidade com dedicação, disciplina e orgulho._x000D_
+O esporte é instrumento de transformação social, inclusão, cidadania e construção_x000D_
+de oportunidades. Cada criança, adolescente e jovem que participa de um projeto_x000D_
+esportivo carrega consigo não apenas uma medalha ou uma competição, mas_x000D_
+também valores como respeito, foco, superação e responsabilidade.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2488/req._293_clovis_de_loi.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, com fundamento nos artigos 140, 142, inciso I, e 143, inciso_x000D_
+X, após ouvido o plenário, que seja encaminhada ao Prefeito Constitucional de Santa Rita-PB,_x000D_
+Sr. Jackson Alvino da Costa, e ao Secretário Municipal de Infraestrutura, Obras e Serviços_x000D_
+Públicos, Sr. Klelyson Keyller Batista Leite, a inclusão no programa "Pavimenta Já" do_x000D_
+recapeamento asfáltico da Rua Sebastião Araújo de Lucena, localizada no bairro Tibiri.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2489/req._anderson_198.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140, 142 inciso I, 143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB Jackson Alvino da_x000D_
+Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON_x000D_
+KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, a_x000D_
+realização de terraplanagem, calçamento/pavimentação e saneamento básico das ruas_x000D_
+abaixo citadas, localizadas no bairro de HEITEL SANTIAGO:_x000D_
+RUA PROJETADA LOTE 36 QUADRA 09 (CEP: 58300-000);_x000D_
+JOSÉ MIGUEL DO VALE (CEP: 58919-000);_x000D_
+RODOLFO BASTOS DA SILVA (CEP: 58300-000);_x000D_
+RUA S/N 181 (CEP: 58919-000);_x000D_
+ANTONIO FERREIRA NUNES (CEP: 58300-190);_x000D_
+JOAQUIM ALVES DE AQUINO (CEP: 58300-970);_x000D_
+CRISTOVÃO COLOMBО (CEP: 58303-072);_x000D_
+DEMÓCRITO DE SOUZA FILHO (CEP: 58303-271);_x000D_
+NOVA JERUSALÉM (CEP: 58300-000);_x000D_
+VICE PREFEITO MILTON FERRAZ (CEP: 58303-273);_x000D_
+LOURDES TORRES (CEP: 58303-354);_x000D_
+RUA SEM DENOMINAÇÃO 2 (JOSÉ CORREIA SOBRINHO) (CEP: 58300-000).</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2490/req._anderson_200.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140, 142 inciso I, 143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita - PB Jackson Alvino da_x000D_
+Costa, que determine ao secretário de Obras e Serviços Públicos o Sr. KLELYSON_x000D_
+KEYLLER BATISTA LEITE, a inclusão no seu calendário de planejamento anual, а_x000D_
+realização de terraplanagem, calçamento/pavimentação e saneamento básico das ruas_x000D_
+abaixo citadas, localizadas no bairro de JARDIM EUROPA:_x000D_
+VEREADOR FÉLIX ARAÚJO (CEP: 58302-495);_x000D_
+MAJOR BELARMINO PEREIRA DE MELO (CEP: 00061-085);_x000D_
+VIRGINIO DA G E MELO (CEP: 00060-769);_x000D_
+DEPUTADO CLODOMIRO LEITE (CEP: 58302-368);_x000D_
+MNS SEVERINO PIRES FERREIRA (CEP: 58303-360);_x000D_
+Sd 41-11 (que liga a Cel. Ednaldo T. Rufino a Maestro Pedro Santos);_x000D_
+COELHO NETO (CEP: 58303-295).</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2491/req._anesio_258.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental após ouvido o Plenário, que_x000D_
+seja enviado um veemente apelo ao Excelentíssimo Chefe do Poder_x000D_
+Executivo, Jackson Alvino, que inclua nas obras de sua_x000D_
+administração a implantação de um canal no Rio Preto, para melhor_x000D_
+drenagem e escoamento das águas, podendo assim, minimizar_x000D_
+riscos de alagamentos, erosões e demais transtornos enfrentados_x000D_
+pela população local, proporcionando mais segurança,_x000D_
+infraestrutura e qualidade de vida para os moradores da região._x000D_
+Que sejam enviados apenas ao Governo Federal, Governo_x000D_
+Estadual e ao Prefeito do Município.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2492/req._brunno_267.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois_x000D_
+de ouvido o Plenário, que seja solicitado ao Prefeito Constitucional de Santa_x000D_
+Rita PB Jackson Alvino da Costa e ao Secretário de Infraestrutura de_x000D_
+Santa Rita para que se adotem medidas necessárias com vistas à realização_x000D_
+da pavimentação com malha asfáltica das ruas:_x000D_
+Ver. Reginaldo de Freitas_x000D_
+Olinto Freitas,_x000D_
+. Américo Falcão_x000D_
+Joaquim Guedes_x000D_
+Todas no Centro deste Município.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2493/req._brunno_306.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem medidas_x000D_
+necessárias com vistas à conclusão do calçamento da rua Manoel Alves De Oliveira no_x000D_
+bairro Tibiri II._x000D_
+Este requerimento é um apelo dos moradores, notadamente, daqueles que residem na rua_x000D_
+citada, bem como de todos que usufruem dessa via diariamente, trazendo mais_x000D_
+acessibilidade e infraestrutura para a população.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2494/req._brunno_307.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro na forma regimental nos artigos 140,142 inciso I,143 inciso X, depois de ouvido o_x000D_
+Plenário, que seja solicitado ao Prefeito Constitucional de Santa Rita PB Jackson Alvino_x000D_
+da Costa e ao Secretário de Infraestrutura de Santa Rita, a fim de que se adotem medidas_x000D_
+necessárias com vistas à realização do calçamento da rua Walter Hilton Farias do Amaral_x000D_
+no bairro Jardim Miritânia._x000D_
+Este requerimento é um apelo dos moradores, notadamente, daqueles que residem na rua_x000D_
+citada, bem como de todos que usufruem dessa via diariamente, trazendo mais_x000D_
+acessibilidade e infraestrutura para a população.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2495/req._cleidinha_269.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, que seja encaminhado expediente ao_x000D_
+Excelentíssimo Senhor Prefeito Municipal de Santa Rita/PB e à Secretaria_x000D_
+Municipal de Educação, solicitando, em caráter de urgência, a_x000D_
+realização de levantamento técnico, manutenção e reforma das escolas_x000D_
+da rede municipal de ensino._x000D_
+A presente solicitação se faz necessária diante da situação_x000D_
+preocupante de diversas unidades escolares do Município, que apresentam_x000D_
+problemas estruturais e falta de manutenção básica, como ausência ou_x000D_
+deterioração de portas, necessidade de pintura, falta de ventiladores,_x000D_
+ausência ou insuficiência de aparelhos de ar-condicionado, problemas em_x000D_
+banheiros, salas de aula, cozinhas, áreas externas e demais espaços_x000D_
+essenciais ao funcionamento adequado das escolas._x000D_
+A educação pública precisa oferecer um ambiente seguro, digno e_x000D_
+adequado para alunos, professores, servidores e toda a comunidade escolar._x000D_
+A falta de manutenção compromete não apenas o aprendizado, mas também_x000D_
+a saúde, a segurança e o bem-estar das crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2496/req._cleidinha_270.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, que seja encaminhado expediente ao_x000D_
+Excelentíssimo Senhor Prefeito Municipal de Santa Rita/PB e à Secretaria_x000D_
+Municipal de Saúde, solicitando a realização de um mutirão de atendimento_x000D_
+médico, exames e acompanhamento às famílias atingidas pelas chuvas е_x000D_
+alagamentos no Município de Santa Rita/PB._x000D_
+A presente solicitação se justifica diante dos impactos causados pelas fortes_x000D_
+chuvas, que deixaram diversas famílias expostas à água contamınada, lama,_x000D_
+esgoto, lixo e ambientes insalubres, aumentando o risco de doenças como_x000D_
+leptospirose, diarreias, infecções de pele, viroses, problemas respiratórios e_x000D_
+outras enfermidades.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -976,67 +2446,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2408/014_-projeto_de_decreto_legislativo_nilton.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2409/015.2026_-projeto_de_decreto_legislativo__diva.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2367/pl_-_186_-_2025__dia_municipal_da_adocao_de_animais_1.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_-_212_-_2025__terrenos_baldios_notificacao_e_multa_1.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2369/pl_-_240_-_2025_visitacao_de_animais_pets_aos_seus_tutores_internados_em_hospitais.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_-_167_-2025_apreensao_de_animais_soltos_e_devido_destino_2.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_-_158-2025_-maus_tratos_a_animais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2372/pl-_256_-2025_-_farmacias_credenciadas.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2373/abertura_de_credito_fms_pl_-_007.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2374/midia_incentivo_saude_pl_-_264.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2377/pl-_248.2025_-_autoriza_abertura_de_credito_vaat.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2378/pl-_265.2025_parceria_publico_privado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2383/pl_-_001.2026-_dispoe_sobre_a_transparencia_na_execucao_de_emendas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2384/pl_-_234.2025_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_-_005.2025_-_diagnostico_municipal.pdf.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2386/pl_-_261.2025_multa_para_queima_de_lixo_2025.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_-_032.2026_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2404/pl_-_031.2026_programa_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2405/pl_-_033.2026_abertura_de_credito_camara.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2406/pl_-_035.2026_concessao_de_vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2407/pl_-_036.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2410/pl_-_024.2026_abertura_de_credito_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2411/pl_-_026.2026_-__conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2380/plc-006.2026__abertura_de_credito_loa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2287/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-089-em-06.01.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2289/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-090-em-07.01.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2389/resolucao_jaqueline_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2390/resolucao_cicero_medeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2402/resolucao_005.2026_altera_disp._001.2026_e_002.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2381/veto_a_pl_-_175.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2382/veto_a_pl_-174.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2391/req_01_anesio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2392/req.02-anesio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2393/req_03_anesio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2394/req30_anderson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2395/req_31_anderson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2396/req.32_anderson.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2397/req_33_lemoell.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2398/req.34_lemoell.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2399/req.35_lemoell.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2400/req.64-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2401/req_63_jaqueline.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2408/014_-projeto_de_decreto_legislativo_nilton.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2409/015.2026_-projeto_de_decreto_legislativo__diva.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2497/pcl-002.2026__rubens_marcolino_da_silva_filho.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2498/pdl_-006.2026__clovis.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2499/pdl_-007.2026__clovis.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2500/pdl-001.2026_anderson.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2501/pdl-005.2026_clovis.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2502/pdl-003.2026__queiroga.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2364/pl_-_135_-_2025_descarta_entulhos.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2365/pl_-__255_-_2025__semana_ciclismo.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2366/pl_-_253_-_2025__antony_senso_tea_1.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2367/pl_-_186_-_2025__dia_municipal_da_adocao_de_animais_1.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2368/pl_-_212_-_2025__terrenos_baldios_notificacao_e_multa_1.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2369/pl_-_240_-_2025_visitacao_de_animais_pets_aos_seus_tutores_internados_em_hospitais.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2370/pl_-_167_-2025_apreensao_de_animais_soltos_e_devido_destino_2.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2371/pl_-_158-2025_-maus_tratos_a_animais.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2372/pl-_256_-2025_-_farmacias_credenciadas.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2373/abertura_de_credito_fms_pl_-_007.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2374/midia_incentivo_saude_pl_-_264.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2377/pl-_248.2025_-_autoriza_abertura_de_credito_vaat.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2378/pl-_265.2025_parceria_publico_privado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2383/pl_-_001.2026-_dispoe_sobre_a_transparencia_na_execucao_de_emendas.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2384/pl_-_234.2025_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2385/pl_-_005.2025_-_diagnostico_municipal.pdf.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2387/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2403/pl_-_032.2026_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2404/pl_-_031.2026_programa_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2405/pl_-_033.2026_abertura_de_credito_camara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2406/pl_-_035.2026_concessao_de_vereadores_e_servidores.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2407/pl_-_036.2026_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2410/pl_-_024.2026_abertura_de_credito_assistencia_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2411/pl_-_026.2026_-__conselho_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2413/pl-_045.2026__institui_o_incentivo_financeiro_as_acoes_de_imunizacao_destinados_aos_trabalhadores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2414/pl-046.2026__regime_excepcional_de_apoio_financeiro_aos_empreendedores.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2417/pl-_047.2026_aquisicao_e_doacao_bens_06_05_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2419/pl_-_022.2026_nome_da_escola_antonio_ferreira_nunes_para_izaura_guerra_3_1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2420/pl_-_261.2025_multa_para_queima_de_lixo_2025.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2421/pl_-_005.2025_-_diagnostico_municipal.pdf.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2425/pl_060.2026abertura_credito_especial_convenio_mercado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2426/pl_061.2026_abertura_credito_especial_calcamento_conveio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2427/pl_062.2026_codigo_de_etica_e_conduta_semob.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2428/pl-048.2026__credito_especial.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2431/projeto_de_lei_067_2026_altera_lei_1.874.2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2375/midia_pl_009.2026__reajuste_dos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2376/midia_plc-008.2026__magisterio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2380/plc-006.2026__abertura_de_credito_loa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2287/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-089-em-06.01.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2289/diario-oficial-eletronico-da-camara-de-santa-rita-edicao-no-090-em-07.01.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2389/resolucao_jaqueline_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2390/resolucao_cicero_medeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2402/resolucao_005.2026_altera_disp._001.2026_e_002.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2412/mocao_de_aplausos_alysson_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2416/mocao_de_aplausos__farias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2422/farias_054.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2423/clovis_de_loi_235.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2424/joao_alves_188.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2429/mocao_aplausos_joao_alves_248.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2430/mocao_de_aplausos_josicleide_271.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2418/camscanner_12-05-2026_15.55.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2381/veto_a_pl_-_175.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2382/veto_a_pl_-174.2025_mantido.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2391/req_01_anesio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2392/req.02-anesio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2393/req_03_anesio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2394/req30_anderson.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2395/req_31_anderson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2396/req.32_anderson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2397/req_33_lemoell.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2398/req.34_lemoell.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2399/req.35_lemoell.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2400/req.64-_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2401/req_63_jaqueline.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2432/scn_20260527_134304.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2433/scn_20260527_134219.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2434/scn_20260527_134135.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2435/scn_20260527_133715.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2436/scn_20260527_133545.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2437/scn_20260527_133447.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2438/scn_20260527_133357.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2439/scn_20260527_133302.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2440/scn_20260527_133208.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2441/scn_20260527_133120.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2442/scn_20260527_133023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2443/scn_20260527_132937.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2444/scn_20260527_132459.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2445/scn_20260527_132152.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2446/scn_20260527_132105.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2447/scn_20260527_131802.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2448/scn_20260527_131412.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2449/scn_20260527_131049.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2450/scn_20260527_130926.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2451/scn_20260527_130839.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2452/scn_20260527_130700.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2453/scn_20260527_130616.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2454/scn_20260527_130346.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2455/scn_20260527_124921.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2456/scn_20260527_124644.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2457/scn_20260527_123959.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2458/scn_20260527_123907.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2459/scn_20260527_123629.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2460/re._anesio_263.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2461/req__lemoell_310.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2462/req_273_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2463/req_274_josivaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2464/req_301_epitacio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2465/req_anderson_157.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2466/req_anderson_158.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2467/req_anderson_159.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2468/req_anderson_199.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2469/req_anesio_251.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2470/req_brunno_266.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2471/req_brunno_268.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2472/req_brunno_305.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2473/req_clovis_259.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2474/req_clovis_294.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2475/req_david_239.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2476/req_david_santana_240.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2477/req_david_241.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2478/req_cont_francisco_de_medeiros_315.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2479/req_epitacio_233.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2480/req_epitacio_246.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2481/req_epitacio_264.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2482/req_epitacio_265.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2483/req_farias_53.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2484/req_farias_55.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2485/req_lemoell__257.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2486/req_marinaldo_261.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2487/req._271_cleidinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2488/req._293_clovis_de_loi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2489/req._anderson_198.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2490/req._anderson_200.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2491/req._anesio_258.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2492/req._brunno_267.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2493/req._brunno_306.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2494/req._brunno_307.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2495/req._cleidinha_269.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santarita.pb.leg.br/media/sapl/public/materialegislativa/2026/2496/req._cleidinha_270.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H50"/>
+  <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1082,1253 +2552,3564 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D8" t="s">
-[...8 lines deleted...]
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
         <v>22</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E15" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" t="s">
         <v>22</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" t="s">
         <v>22</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
         <v>22</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" t="s">
         <v>22</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>63</v>
+        <v>107</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E27" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E28" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>50</v>
+      </c>
+      <c r="F29" t="s">
+        <v>82</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
         <v>125</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="E30" t="s">
-        <v>131</v>
+        <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="E31" t="s">
+        <v>50</v>
+      </c>
+      <c r="F31" t="s">
+        <v>82</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="F31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>50</v>
+      </c>
+      <c r="F33" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B33" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>141</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>49</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>50</v>
+      </c>
+      <c r="F34" t="s">
+        <v>82</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" t="s">
+        <v>50</v>
+      </c>
+      <c r="F35" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
         <v>147</v>
-      </c>
-[...19 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" t="s">
+        <v>50</v>
+      </c>
+      <c r="F36" t="s">
+        <v>82</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
         <v>151</v>
-      </c>
-[...16 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" t="s">
+        <v>82</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>157</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" t="s">
+        <v>50</v>
+      </c>
+      <c r="F38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>49</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B39" t="s">
-[...14 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>165</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
+        <v>50</v>
+      </c>
+      <c r="F40" t="s">
+        <v>107</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>169</v>
+      </c>
+      <c r="D41" t="s">
+        <v>49</v>
+      </c>
+      <c r="E41" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" t="s">
+        <v>82</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
         <v>171</v>
-      </c>
-[...19 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>49</v>
+      </c>
+      <c r="E42" t="s">
+        <v>50</v>
+      </c>
+      <c r="F42" t="s">
+        <v>82</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B42" t="s">
-[...14 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>177</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="E43" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="F43" t="s">
+        <v>82</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>181</v>
       </c>
-      <c r="B44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="E44" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="F44" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H44" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>45</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="E45" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="F45" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="E46" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="F46" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>189</v>
+      </c>
+      <c r="E47" t="s">
         <v>190</v>
       </c>
-      <c r="B47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="E48" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="F48" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H48" t="s">
-        <v>195</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="E49" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="F49" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H49" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
         <v>199</v>
       </c>
-      <c r="B50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H50" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" t="s">
         <v>200</v>
       </c>
-      <c r="H50" t="s">
-        <v>201</v>
+      <c r="F51" t="s">
+        <v>207</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" t="s">
+        <v>200</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H52" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" t="s">
+        <v>200</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>217</v>
+      </c>
+      <c r="E54" t="s">
+        <v>218</v>
+      </c>
+      <c r="F54" t="s">
+        <v>77</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" t="s">
+        <v>218</v>
+      </c>
+      <c r="F55" t="s">
+        <v>222</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H55" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>225</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" t="s">
+        <v>217</v>
+      </c>
+      <c r="E56" t="s">
+        <v>218</v>
+      </c>
+      <c r="F56" t="s">
+        <v>222</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H56" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" t="s">
+        <v>217</v>
+      </c>
+      <c r="E57" t="s">
+        <v>218</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>231</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" t="s">
+        <v>217</v>
+      </c>
+      <c r="E58" t="s">
+        <v>218</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H58" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" t="s">
+        <v>218</v>
+      </c>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H59" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60" t="s">
+        <v>217</v>
+      </c>
+      <c r="E60" t="s">
+        <v>218</v>
+      </c>
+      <c r="F60" t="s">
+        <v>238</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H60" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>241</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>242</v>
+      </c>
+      <c r="E61" t="s">
+        <v>243</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H61" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>246</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>247</v>
+      </c>
+      <c r="E62" t="s">
+        <v>248</v>
+      </c>
+      <c r="F62" t="s">
+        <v>82</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H62" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>247</v>
+      </c>
+      <c r="E63" t="s">
+        <v>248</v>
+      </c>
+      <c r="F63" t="s">
+        <v>82</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H63" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>254</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>255</v>
+      </c>
+      <c r="E64" t="s">
+        <v>256</v>
+      </c>
+      <c r="F64" t="s">
+        <v>257</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H64" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" t="s">
+        <v>255</v>
+      </c>
+      <c r="E65" t="s">
+        <v>256</v>
+      </c>
+      <c r="F65" t="s">
+        <v>257</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>255</v>
+      </c>
+      <c r="E66" t="s">
+        <v>256</v>
+      </c>
+      <c r="F66" t="s">
+        <v>257</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H66" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>266</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" t="s">
+        <v>255</v>
+      </c>
+      <c r="E67" t="s">
+        <v>256</v>
+      </c>
+      <c r="F67" t="s">
+        <v>36</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" t="s">
+        <v>255</v>
+      </c>
+      <c r="E68" t="s">
+        <v>256</v>
+      </c>
+      <c r="F68" t="s">
+        <v>36</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" t="s">
+        <v>255</v>
+      </c>
+      <c r="E69" t="s">
+        <v>256</v>
+      </c>
+      <c r="F69" t="s">
+        <v>36</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>40</v>
+      </c>
+      <c r="D70" t="s">
+        <v>255</v>
+      </c>
+      <c r="E70" t="s">
+        <v>256</v>
+      </c>
+      <c r="F70" t="s">
+        <v>57</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D71" t="s">
+        <v>255</v>
+      </c>
+      <c r="E71" t="s">
+        <v>256</v>
+      </c>
+      <c r="F71" t="s">
+        <v>57</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>76</v>
+      </c>
+      <c r="D72" t="s">
+        <v>255</v>
+      </c>
+      <c r="E72" t="s">
+        <v>256</v>
+      </c>
+      <c r="F72" t="s">
+        <v>57</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>81</v>
+      </c>
+      <c r="D73" t="s">
+        <v>255</v>
+      </c>
+      <c r="E73" t="s">
+        <v>256</v>
+      </c>
+      <c r="F73" t="s">
+        <v>207</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>86</v>
+      </c>
+      <c r="D74" t="s">
+        <v>255</v>
+      </c>
+      <c r="E74" t="s">
+        <v>256</v>
+      </c>
+      <c r="F74" t="s">
+        <v>207</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>90</v>
+      </c>
+      <c r="D75" t="s">
+        <v>255</v>
+      </c>
+      <c r="E75" t="s">
+        <v>256</v>
+      </c>
+      <c r="F75" t="s">
+        <v>257</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>94</v>
+      </c>
+      <c r="D76" t="s">
+        <v>255</v>
+      </c>
+      <c r="E76" t="s">
+        <v>256</v>
+      </c>
+      <c r="F76" t="s">
+        <v>257</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>297</v>
+      </c>
+      <c r="D77" t="s">
+        <v>255</v>
+      </c>
+      <c r="E77" t="s">
+        <v>256</v>
+      </c>
+      <c r="F77" t="s">
+        <v>257</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H77" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>300</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>98</v>
+      </c>
+      <c r="D78" t="s">
+        <v>255</v>
+      </c>
+      <c r="E78" t="s">
+        <v>256</v>
+      </c>
+      <c r="F78" t="s">
+        <v>57</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H78" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>303</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>102</v>
+      </c>
+      <c r="D79" t="s">
+        <v>255</v>
+      </c>
+      <c r="E79" t="s">
+        <v>256</v>
+      </c>
+      <c r="F79" t="s">
+        <v>57</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H79" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>306</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>106</v>
+      </c>
+      <c r="D80" t="s">
+        <v>255</v>
+      </c>
+      <c r="E80" t="s">
+        <v>256</v>
+      </c>
+      <c r="F80" t="s">
+        <v>57</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H80" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>309</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>310</v>
+      </c>
+      <c r="D81" t="s">
+        <v>255</v>
+      </c>
+      <c r="E81" t="s">
+        <v>256</v>
+      </c>
+      <c r="F81" t="s">
+        <v>222</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>111</v>
+      </c>
+      <c r="D82" t="s">
+        <v>255</v>
+      </c>
+      <c r="E82" t="s">
+        <v>256</v>
+      </c>
+      <c r="F82" t="s">
+        <v>222</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H82" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>115</v>
+      </c>
+      <c r="D83" t="s">
+        <v>255</v>
+      </c>
+      <c r="E83" t="s">
+        <v>256</v>
+      </c>
+      <c r="F83" t="s">
+        <v>222</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>319</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>119</v>
+      </c>
+      <c r="D84" t="s">
+        <v>255</v>
+      </c>
+      <c r="E84" t="s">
+        <v>256</v>
+      </c>
+      <c r="F84" t="s">
+        <v>320</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H84" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>323</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>123</v>
+      </c>
+      <c r="D85" t="s">
+        <v>255</v>
+      </c>
+      <c r="E85" t="s">
+        <v>256</v>
+      </c>
+      <c r="F85" t="s">
+        <v>324</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H85" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>127</v>
+      </c>
+      <c r="D86" t="s">
+        <v>255</v>
+      </c>
+      <c r="E86" t="s">
+        <v>256</v>
+      </c>
+      <c r="F86" t="s">
+        <v>328</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H86" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>331</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>130</v>
+      </c>
+      <c r="D87" t="s">
+        <v>255</v>
+      </c>
+      <c r="E87" t="s">
+        <v>256</v>
+      </c>
+      <c r="F87" t="s">
+        <v>27</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H87" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>334</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>134</v>
+      </c>
+      <c r="D88" t="s">
+        <v>255</v>
+      </c>
+      <c r="E88" t="s">
+        <v>256</v>
+      </c>
+      <c r="F88" t="s">
+        <v>27</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H88" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>337</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>138</v>
+      </c>
+      <c r="D89" t="s">
+        <v>255</v>
+      </c>
+      <c r="E89" t="s">
+        <v>256</v>
+      </c>
+      <c r="F89" t="s">
+        <v>27</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H89" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>340</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>141</v>
+      </c>
+      <c r="D90" t="s">
+        <v>255</v>
+      </c>
+      <c r="E90" t="s">
+        <v>256</v>
+      </c>
+      <c r="F90" t="s">
+        <v>22</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H90" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>145</v>
+      </c>
+      <c r="D91" t="s">
+        <v>255</v>
+      </c>
+      <c r="E91" t="s">
+        <v>256</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H91" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>346</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>149</v>
+      </c>
+      <c r="D92" t="s">
+        <v>255</v>
+      </c>
+      <c r="E92" t="s">
+        <v>256</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H92" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>349</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>153</v>
+      </c>
+      <c r="D93" t="s">
+        <v>255</v>
+      </c>
+      <c r="E93" t="s">
+        <v>256</v>
+      </c>
+      <c r="F93" t="s">
+        <v>320</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H93" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>352</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>157</v>
+      </c>
+      <c r="D94" t="s">
+        <v>255</v>
+      </c>
+      <c r="E94" t="s">
+        <v>256</v>
+      </c>
+      <c r="F94" t="s">
+        <v>320</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H94" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>355</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>161</v>
+      </c>
+      <c r="D95" t="s">
+        <v>255</v>
+      </c>
+      <c r="E95" t="s">
+        <v>256</v>
+      </c>
+      <c r="F95" t="s">
+        <v>324</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H95" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>358</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>165</v>
+      </c>
+      <c r="D96" t="s">
+        <v>255</v>
+      </c>
+      <c r="E96" t="s">
+        <v>256</v>
+      </c>
+      <c r="F96" t="s">
+        <v>324</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H96" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>361</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>169</v>
+      </c>
+      <c r="D97" t="s">
+        <v>255</v>
+      </c>
+      <c r="E97" t="s">
+        <v>256</v>
+      </c>
+      <c r="F97" t="s">
+        <v>362</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H97" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>365</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>173</v>
+      </c>
+      <c r="D98" t="s">
+        <v>255</v>
+      </c>
+      <c r="E98" t="s">
+        <v>256</v>
+      </c>
+      <c r="F98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H98" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>368</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>177</v>
+      </c>
+      <c r="D99" t="s">
+        <v>255</v>
+      </c>
+      <c r="E99" t="s">
+        <v>256</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H99" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>371</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>181</v>
+      </c>
+      <c r="D100" t="s">
+        <v>255</v>
+      </c>
+      <c r="E100" t="s">
+        <v>256</v>
+      </c>
+      <c r="F100" t="s">
+        <v>36</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H100" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>374</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>185</v>
+      </c>
+      <c r="D101" t="s">
+        <v>255</v>
+      </c>
+      <c r="E101" t="s">
+        <v>256</v>
+      </c>
+      <c r="F101" t="s">
+        <v>36</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H101" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>377</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>378</v>
+      </c>
+      <c r="D102" t="s">
+        <v>255</v>
+      </c>
+      <c r="E102" t="s">
+        <v>256</v>
+      </c>
+      <c r="F102" t="s">
+        <v>36</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H102" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>381</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>382</v>
+      </c>
+      <c r="D103" t="s">
+        <v>255</v>
+      </c>
+      <c r="E103" t="s">
+        <v>256</v>
+      </c>
+      <c r="F103" t="s">
+        <v>257</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H103" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>385</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>386</v>
+      </c>
+      <c r="D104" t="s">
+        <v>255</v>
+      </c>
+      <c r="E104" t="s">
+        <v>256</v>
+      </c>
+      <c r="F104" t="s">
+        <v>57</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H104" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>389</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>390</v>
+      </c>
+      <c r="D105" t="s">
+        <v>255</v>
+      </c>
+      <c r="E105" t="s">
+        <v>256</v>
+      </c>
+      <c r="F105" t="s">
+        <v>320</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H105" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>393</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>394</v>
+      </c>
+      <c r="D106" t="s">
+        <v>255</v>
+      </c>
+      <c r="E106" t="s">
+        <v>256</v>
+      </c>
+      <c r="F106" t="s">
+        <v>320</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H106" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>397</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>398</v>
+      </c>
+      <c r="D107" t="s">
+        <v>255</v>
+      </c>
+      <c r="E107" t="s">
+        <v>256</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H107" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>401</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>402</v>
+      </c>
+      <c r="D108" t="s">
+        <v>255</v>
+      </c>
+      <c r="E108" t="s">
+        <v>256</v>
+      </c>
+      <c r="F108" t="s">
+        <v>36</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H108" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>405</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>406</v>
+      </c>
+      <c r="D109" t="s">
+        <v>255</v>
+      </c>
+      <c r="E109" t="s">
+        <v>256</v>
+      </c>
+      <c r="F109" t="s">
+        <v>36</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H109" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>409</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>410</v>
+      </c>
+      <c r="D110" t="s">
+        <v>255</v>
+      </c>
+      <c r="E110" t="s">
+        <v>256</v>
+      </c>
+      <c r="F110" t="s">
+        <v>36</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H110" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>413</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>414</v>
+      </c>
+      <c r="D111" t="s">
+        <v>255</v>
+      </c>
+      <c r="E111" t="s">
+        <v>256</v>
+      </c>
+      <c r="F111" t="s">
+        <v>36</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H111" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>417</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>418</v>
+      </c>
+      <c r="D112" t="s">
+        <v>255</v>
+      </c>
+      <c r="E112" t="s">
+        <v>256</v>
+      </c>
+      <c r="F112" t="s">
+        <v>257</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H112" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>421</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>422</v>
+      </c>
+      <c r="D113" t="s">
+        <v>255</v>
+      </c>
+      <c r="E113" t="s">
+        <v>256</v>
+      </c>
+      <c r="F113" t="s">
+        <v>324</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H113" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>425</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>426</v>
+      </c>
+      <c r="D114" t="s">
+        <v>255</v>
+      </c>
+      <c r="E114" t="s">
+        <v>256</v>
+      </c>
+      <c r="F114" t="s">
+        <v>324</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H114" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>429</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>430</v>
+      </c>
+      <c r="D115" t="s">
+        <v>255</v>
+      </c>
+      <c r="E115" t="s">
+        <v>256</v>
+      </c>
+      <c r="F115" t="s">
+        <v>324</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H115" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>433</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>434</v>
+      </c>
+      <c r="D116" t="s">
+        <v>255</v>
+      </c>
+      <c r="E116" t="s">
+        <v>256</v>
+      </c>
+      <c r="F116" t="s">
+        <v>27</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H116" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>437</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>438</v>
+      </c>
+      <c r="D117" t="s">
+        <v>255</v>
+      </c>
+      <c r="E117" t="s">
+        <v>256</v>
+      </c>
+      <c r="F117" t="s">
+        <v>27</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H117" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>441</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>442</v>
+      </c>
+      <c r="D118" t="s">
+        <v>255</v>
+      </c>
+      <c r="E118" t="s">
+        <v>256</v>
+      </c>
+      <c r="F118" t="s">
+        <v>107</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H118" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>445</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>446</v>
+      </c>
+      <c r="D119" t="s">
+        <v>255</v>
+      </c>
+      <c r="E119" t="s">
+        <v>256</v>
+      </c>
+      <c r="F119" t="s">
+        <v>107</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H119" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>449</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>450</v>
+      </c>
+      <c r="D120" t="s">
+        <v>255</v>
+      </c>
+      <c r="E120" t="s">
+        <v>256</v>
+      </c>
+      <c r="F120" t="s">
+        <v>107</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H120" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>453</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>454</v>
+      </c>
+      <c r="D121" t="s">
+        <v>255</v>
+      </c>
+      <c r="E121" t="s">
+        <v>256</v>
+      </c>
+      <c r="F121" t="s">
+        <v>45</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H121" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>457</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>458</v>
+      </c>
+      <c r="D122" t="s">
+        <v>255</v>
+      </c>
+      <c r="E122" t="s">
+        <v>256</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H122" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>461</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>462</v>
+      </c>
+      <c r="D123" t="s">
+        <v>255</v>
+      </c>
+      <c r="E123" t="s">
+        <v>256</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H123" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>465</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>466</v>
+      </c>
+      <c r="D124" t="s">
+        <v>255</v>
+      </c>
+      <c r="E124" t="s">
+        <v>256</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H124" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>469</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>470</v>
+      </c>
+      <c r="D125" t="s">
+        <v>255</v>
+      </c>
+      <c r="E125" t="s">
+        <v>256</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H125" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>473</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>474</v>
+      </c>
+      <c r="D126" t="s">
+        <v>255</v>
+      </c>
+      <c r="E126" t="s">
+        <v>256</v>
+      </c>
+      <c r="F126" t="s">
+        <v>222</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H126" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>477</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>478</v>
+      </c>
+      <c r="D127" t="s">
+        <v>255</v>
+      </c>
+      <c r="E127" t="s">
+        <v>256</v>
+      </c>
+      <c r="F127" t="s">
+        <v>222</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H127" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>481</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>482</v>
+      </c>
+      <c r="D128" t="s">
+        <v>255</v>
+      </c>
+      <c r="E128" t="s">
+        <v>256</v>
+      </c>
+      <c r="F128" t="s">
+        <v>57</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H128" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>485</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>486</v>
+      </c>
+      <c r="D129" t="s">
+        <v>255</v>
+      </c>
+      <c r="E129" t="s">
+        <v>256</v>
+      </c>
+      <c r="F129" t="s">
+        <v>362</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H129" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>489</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>490</v>
+      </c>
+      <c r="D130" t="s">
+        <v>255</v>
+      </c>
+      <c r="E130" t="s">
+        <v>256</v>
+      </c>
+      <c r="F130" t="s">
+        <v>238</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H130" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>493</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>494</v>
+      </c>
+      <c r="D131" t="s">
+        <v>255</v>
+      </c>
+      <c r="E131" t="s">
+        <v>256</v>
+      </c>
+      <c r="F131" t="s">
+        <v>27</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H131" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>497</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>498</v>
+      </c>
+      <c r="D132" t="s">
+        <v>255</v>
+      </c>
+      <c r="E132" t="s">
+        <v>256</v>
+      </c>
+      <c r="F132" t="s">
+        <v>36</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H132" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>501</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>502</v>
+      </c>
+      <c r="D133" t="s">
+        <v>255</v>
+      </c>
+      <c r="E133" t="s">
+        <v>256</v>
+      </c>
+      <c r="F133" t="s">
+        <v>36</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H133" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>505</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>506</v>
+      </c>
+      <c r="D134" t="s">
+        <v>255</v>
+      </c>
+      <c r="E134" t="s">
+        <v>256</v>
+      </c>
+      <c r="F134" t="s">
+        <v>257</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H134" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>509</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>510</v>
+      </c>
+      <c r="D135" t="s">
+        <v>255</v>
+      </c>
+      <c r="E135" t="s">
+        <v>256</v>
+      </c>
+      <c r="F135" t="s">
+        <v>324</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H135" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>513</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>514</v>
+      </c>
+      <c r="D136" t="s">
+        <v>255</v>
+      </c>
+      <c r="E136" t="s">
+        <v>256</v>
+      </c>
+      <c r="F136" t="s">
+        <v>324</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H136" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>517</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>518</v>
+      </c>
+      <c r="D137" t="s">
+        <v>255</v>
+      </c>
+      <c r="E137" t="s">
+        <v>256</v>
+      </c>
+      <c r="F137" t="s">
+        <v>324</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H137" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>521</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>522</v>
+      </c>
+      <c r="D138" t="s">
+        <v>255</v>
+      </c>
+      <c r="E138" t="s">
+        <v>256</v>
+      </c>
+      <c r="F138" t="s">
+        <v>238</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H138" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>525</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>526</v>
+      </c>
+      <c r="D139" t="s">
+        <v>255</v>
+      </c>
+      <c r="E139" t="s">
+        <v>256</v>
+      </c>
+      <c r="F139" t="s">
+        <v>238</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H139" t="s">
+        <v>528</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2338,50 +6119,139 @@
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>